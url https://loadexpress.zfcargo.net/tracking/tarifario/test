--- v1 (2026-01-27)
+++ v2 (2026-04-05)
@@ -24,196 +24,188 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\load3\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192"/>
   </bookViews>
   <sheets>
     <sheet name="ASIA" sheetId="7" r:id="rId1"/>
     <sheet name="EUROPA" sheetId="8" r:id="rId2"/>
     <sheet name="AMERICA" sheetId="9" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">AMERICA!$A$15:$G$36</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ASIA!$A$12:$H$78</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ASIA!$A$12:$H$77</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">EUROPA!$A$15:$H$39</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C24" i="7" l="1"/>
+  <c r="C30" i="9" l="1"/>
   <c r="E34" i="7"/>
   <c r="E23" i="7"/>
   <c r="E24" i="7"/>
   <c r="E25" i="7"/>
   <c r="E26" i="7"/>
   <c r="E27" i="7"/>
   <c r="E28" i="7"/>
   <c r="E29" i="7"/>
   <c r="E30" i="7"/>
   <c r="E31" i="7"/>
   <c r="E32" i="7"/>
   <c r="E33" i="7"/>
   <c r="E35" i="7"/>
   <c r="E36" i="7"/>
   <c r="E37" i="7"/>
   <c r="E38" i="7"/>
   <c r="E39" i="7"/>
   <c r="E40" i="7"/>
   <c r="E41" i="7"/>
   <c r="E42" i="7"/>
   <c r="E43" i="7"/>
   <c r="E44" i="7"/>
   <c r="E45" i="7"/>
   <c r="E46" i="7"/>
   <c r="E47" i="7"/>
   <c r="E48" i="7"/>
   <c r="E49" i="7"/>
   <c r="E50" i="7"/>
   <c r="E51" i="7"/>
   <c r="E52" i="7"/>
   <c r="E53" i="7"/>
   <c r="E54" i="7"/>
   <c r="E55" i="7"/>
   <c r="E56" i="7"/>
   <c r="E57" i="7"/>
   <c r="E58" i="7"/>
   <c r="E59" i="7"/>
   <c r="E60" i="7"/>
   <c r="E61" i="7"/>
   <c r="E62" i="7"/>
   <c r="E63" i="7"/>
   <c r="E64" i="7"/>
   <c r="E65" i="7"/>
   <c r="E66" i="7"/>
   <c r="E67" i="7"/>
   <c r="E68" i="7"/>
   <c r="E69" i="7"/>
   <c r="E70" i="7"/>
-  <c r="E71" i="7"/>
-[...3 lines deleted...]
-  <c r="J70" i="7"/>
+  <c r="E22" i="7" l="1"/>
+  <c r="J70" i="7" l="1"/>
   <c r="J69" i="7"/>
   <c r="J68" i="7"/>
   <c r="J67" i="7"/>
   <c r="J66" i="7"/>
   <c r="J65" i="7"/>
   <c r="J64" i="7"/>
   <c r="J63" i="7"/>
   <c r="J62" i="7"/>
   <c r="J61" i="7"/>
   <c r="J60" i="7"/>
   <c r="J59" i="7"/>
   <c r="J58" i="7"/>
   <c r="J57" i="7"/>
   <c r="J56" i="7"/>
   <c r="J55" i="7"/>
   <c r="J54" i="7"/>
   <c r="J53" i="7"/>
   <c r="J52" i="7"/>
   <c r="J51" i="7"/>
   <c r="J50" i="7"/>
   <c r="J49" i="7"/>
   <c r="J48" i="7"/>
   <c r="J47" i="7"/>
+  <c r="J46" i="7"/>
   <c r="J45" i="7"/>
   <c r="J44" i="7"/>
   <c r="J43" i="7"/>
   <c r="J42" i="7"/>
   <c r="J41" i="7"/>
   <c r="J40" i="7"/>
   <c r="J39" i="7"/>
   <c r="J38" i="7"/>
   <c r="J37" i="7"/>
   <c r="J36" i="7"/>
   <c r="J35" i="7"/>
   <c r="J33" i="7"/>
   <c r="J32" i="7"/>
   <c r="J31" i="7"/>
   <c r="J30" i="7"/>
   <c r="J29" i="7"/>
   <c r="J28" i="7"/>
   <c r="J27" i="7"/>
   <c r="J26" i="7"/>
   <c r="J25" i="7"/>
   <c r="J23" i="7"/>
   <c r="J22" i="7"/>
   <c r="J21" i="7"/>
   <c r="J20" i="7"/>
   <c r="J19" i="7"/>
   <c r="J18" i="7"/>
   <c r="J17" i="7"/>
   <c r="J16" i="7"/>
   <c r="J15" i="7"/>
   <c r="J14" i="7"/>
   <c r="E21" i="8" l="1"/>
   <c r="E37" i="8" l="1"/>
   <c r="E36" i="8"/>
   <c r="E26" i="8"/>
   <c r="C29" i="9" l="1"/>
-  <c r="C30" i="9"/>
-[...4 lines deleted...]
-  <c r="C19" i="9"/>
   <c r="C18" i="9"/>
   <c r="C26" i="9"/>
   <c r="C24" i="9"/>
   <c r="C21" i="8" l="1"/>
   <c r="C37" i="8" l="1"/>
-  <c r="C36" i="8"/>
   <c r="C26" i="8"/>
   <c r="C31" i="9"/>
   <c r="C32" i="9"/>
   <c r="C33" i="9"/>
   <c r="C35" i="9"/>
   <c r="C34" i="9"/>
   <c r="C28" i="9"/>
   <c r="C27" i="9"/>
   <c r="C17" i="9"/>
   <c r="C16" i="9"/>
   <c r="E39" i="8"/>
   <c r="C35" i="8"/>
   <c r="E33" i="8"/>
   <c r="C33" i="8"/>
   <c r="E31" i="8"/>
   <c r="E29" i="8"/>
   <c r="C29" i="8"/>
   <c r="E27" i="8"/>
   <c r="C27" i="8"/>
   <c r="C25" i="8"/>
   <c r="E24" i="8"/>
   <c r="C24" i="8"/>
   <c r="E23" i="8"/>
   <c r="C23" i="8"/>
   <c r="E22" i="8"/>
@@ -228,51 +220,51 @@
   <c r="E28" i="8"/>
   <c r="C28" i="8"/>
   <c r="E20" i="8"/>
   <c r="C20" i="8"/>
   <c r="E19" i="8"/>
   <c r="E18" i="8"/>
   <c r="C17" i="8"/>
   <c r="C16" i="8"/>
   <c r="E16" i="8"/>
   <c r="E35" i="8"/>
   <c r="E25" i="8"/>
   <c r="C39" i="8"/>
   <c r="C31" i="8"/>
   <c r="C19" i="8"/>
   <c r="C18" i="8"/>
   <c r="E17" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Claudia Salvador</author>
   </authors>
   <commentList>
-    <comment ref="B58" authorId="0" shapeId="0">
+    <comment ref="B57" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Claudia Salvador:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Shekou o Da chan bay</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
@@ -291,51 +283,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Claudia Salvador:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 CANOAS</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="252">
   <si>
     <t>ASIA - CALLAO</t>
   </si>
   <si>
     <t>PAIS</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>W/M HASTA 15 CBM</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>SERVICIO</t>
   </si>
   <si>
     <t>FRECUENCIA</t>
   </si>
   <si>
     <t>TT APROX</t>
   </si>
   <si>
@@ -858,126 +850,117 @@
   <si>
     <t>05 días</t>
   </si>
   <si>
     <t>Cartagena</t>
   </si>
   <si>
     <t>Via Colón</t>
   </si>
   <si>
     <t>23 días</t>
   </si>
   <si>
     <t>PANAMÁ</t>
   </si>
   <si>
     <t>08 días</t>
   </si>
   <si>
     <t>ESTADOS UNIDOS</t>
   </si>
   <si>
     <t>Miami</t>
   </si>
   <si>
-    <t>10 días</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">New York </t>
   </si>
   <si>
     <t xml:space="preserve">Chicago </t>
   </si>
   <si>
     <t>Los Angeles</t>
   </si>
   <si>
     <t>CANADÁ</t>
   </si>
   <si>
     <t>MONTREAL</t>
   </si>
   <si>
     <t>TORONTO</t>
   </si>
   <si>
     <t>VANCOUVER</t>
   </si>
   <si>
     <t>MÉXICO</t>
   </si>
   <si>
     <t>Manzanillo, MX</t>
   </si>
   <si>
     <t>W/M HASTA 15 CBM hasta el 14.09</t>
   </si>
   <si>
     <t>72 días</t>
   </si>
   <si>
     <t>SUDAFRICA</t>
   </si>
   <si>
     <t>Directo T/S Cristobal</t>
   </si>
   <si>
     <t>Directo T/S Manzanillo, PA</t>
   </si>
   <si>
     <t>CADA 20 DÍAS</t>
   </si>
   <si>
     <t>Directo T/S Manzanillo, Mx</t>
   </si>
   <si>
-    <t>24 días</t>
-[...1 lines deleted...]
-  <si>
     <t>49 días</t>
   </si>
   <si>
     <t>68 días</t>
   </si>
   <si>
     <t>55 días</t>
   </si>
   <si>
     <t xml:space="preserve">41 días </t>
   </si>
   <si>
     <t>CasaBlanca</t>
   </si>
   <si>
     <t>82 días</t>
   </si>
   <si>
     <t>77 días</t>
-  </si>
-[...1 lines deleted...]
-    <t>Manzanillo</t>
   </si>
   <si>
     <t>USD 90/CBM 
 - USD160/TN
 + DOC USD50/Bill</t>
   </si>
   <si>
     <t>GRI</t>
   </si>
   <si>
     <t>W/M HASTA5 CBM MARZO I</t>
   </si>
   <si>
     <t>Directo POL Norfolk o Via NYC</t>
   </si>
   <si>
     <t>Manzanillo, PA</t>
   </si>
   <si>
     <t>16 días</t>
   </si>
   <si>
     <t>San Antonio***</t>
   </si>
   <si>
@@ -1054,78 +1037,82 @@
   </si>
   <si>
     <t>18 días</t>
   </si>
   <si>
     <t>Directo (POL Halifax) o via Miami</t>
   </si>
   <si>
     <t>15 días 
 / 25 días</t>
   </si>
   <si>
     <t>Via Toronto</t>
   </si>
   <si>
     <t>20 días 
 / 30 días</t>
   </si>
   <si>
     <t>Ahmedabad</t>
   </si>
   <si>
     <t>Hyderabad</t>
   </si>
   <si>
-    <t>Nanjing</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Vía Shanghai o Kaohsiung o Sines </t>
   </si>
   <si>
     <t>Cachoeirinha</t>
   </si>
   <si>
     <t>Directo T/S Posorja</t>
   </si>
   <si>
     <t>39 días</t>
   </si>
   <si>
     <t>42 días</t>
   </si>
   <si>
     <t>53 días</t>
   </si>
   <si>
-    <t>USD 125/CBM 
-[...5 lines deleted...]
-- USD 130/TN
+    <t>Transbordo</t>
+  </si>
+  <si>
+    <t>Vía Valencia</t>
+  </si>
+  <si>
+    <t>8 días</t>
+  </si>
+  <si>
+    <t>Manzanillo (Directo)</t>
+  </si>
+  <si>
+    <t>USD 160/CBM 
+- USD 180/TN
 (aplica el mayor resultado)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="[$USD]\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="[$USD]\ #,##0.00_);\([$USD]\ #,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="[$EUR]\ #,##0.00"/>
     <numFmt numFmtId="168" formatCode="d\i\as"/>
     <numFmt numFmtId="169" formatCode="[$USD]\ #,##0.00;[Red][$USD]\ #,##0.00"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1463,51 +1450,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF00B0F0"/>
       </left>
       <right style="thin">
         <color rgb="FF00B0F0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="130">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1751,74 +1738,83 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="30" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1827,56 +1823,50 @@
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="32" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="31" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="32" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="32" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="32" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="26" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal 1" xfId="5"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Millares 2" xfId="2"/>
     <cellStyle name="Millares 3" xfId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 1670" xfId="6"/>
     <cellStyle name="Normal 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1979,51 +1969,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 15 AL 31 DE ENERO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE AL 07 DE ABRIL (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>768348</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>800100</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2123,51 +2113,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 15 AL 31 DE ENERO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE AL 07 DE ABRIL (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2251,51 +2241,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 15 AL 31 DE ENERO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE AL 07 DE ABRIL (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2570,53 +2560,53 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A7:J86"/>
+  <dimension ref="A7:J85"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14" style="18" customWidth="1"/>
     <col min="2" max="2" width="15.21875" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="5" width="22.77734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.21875" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="30.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="3.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="28"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
@@ -2630,301 +2620,301 @@
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A9" s="29"/>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A10" s="29"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
     </row>
     <row r="11" spans="1:10" ht="25.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="128" t="s">
+      <c r="A11" s="102" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="128"/>
-[...5 lines deleted...]
-      <c r="H11" s="128"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
     </row>
     <row r="12" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A12" s="101" t="s">
+      <c r="A12" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="102" t="s">
+      <c r="B12" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="102" t="s">
+      <c r="C12" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="103" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="102" t="s">
+      <c r="D12" s="105" t="s">
+        <v>227</v>
+      </c>
+      <c r="E12" s="105" t="s">
+        <v>228</v>
+      </c>
+      <c r="F12" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="G12" s="102" t="s">
+      <c r="G12" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="H12" s="102" t="s">
+      <c r="H12" s="104" t="s">
         <v>7</v>
       </c>
       <c r="I12" s="97" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="J12" s="15" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C13" s="2">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="D13" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="E13" s="2">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="100"/>
       <c r="J13" s="15"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="84">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="D14" s="84">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="E14" s="84">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>99</v>
       </c>
       <c r="I14">
         <v>10</v>
       </c>
       <c r="J14" s="84">
         <f>125</f>
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C15" s="84">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="D15" s="84">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="E15" s="2">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="F15" s="99" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="I15">
         <v>10</v>
       </c>
       <c r="J15" s="84">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="D16" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="E16" s="2">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I16">
         <v>10</v>
       </c>
       <c r="J16" s="84">
         <f>120</f>
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="84">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="D17" s="84">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="E17" s="2">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="I17">
         <v>10</v>
       </c>
       <c r="J17" s="84">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="84">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="D18" s="84">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="E18" s="2">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="I18">
         <v>10</v>
       </c>
       <c r="J18" s="84">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="85">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="D19" s="85">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E19" s="4">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>102</v>
       </c>
       <c r="I19">
         <v>10</v>
       </c>
       <c r="J19" s="85">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>23</v>
       </c>
@@ -2940,1918 +2930,1885 @@
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I20">
         <v>10</v>
       </c>
       <c r="J20" s="84">
         <f>100</f>
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="D21" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="E21" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I21">
         <v>10</v>
       </c>
       <c r="J21" s="84">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="84">
         <v>175</v>
       </c>
       <c r="D22" s="84">
         <v>175</v>
       </c>
       <c r="E22" s="2">
-        <f t="shared" ref="E22:E71" si="0">D22</f>
+        <f t="shared" ref="E22:E70" si="0">D22</f>
         <v>175</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22" s="84">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="84">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="D23" s="84">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="E23" s="2">
         <f t="shared" si="0"/>
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I23">
         <v>10</v>
       </c>
       <c r="J23" s="84">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="20" t="str">
         <f>D24</f>
-        <v>USD 125/CBM 
-- USD 145/TN
+        <v>USD 160/CBM 
+- USD 180/TN
 (aplica el mayor resultado)</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>251</v>
       </c>
       <c r="E24" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>USD 125/CBM 
-- USD 145/TN
+        <v>USD 160/CBM 
+- USD 180/TN
 (aplica el mayor resultado)</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I24">
         <v>10</v>
       </c>
       <c r="J24" s="20" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="D25" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="E25" s="2">
         <f t="shared" si="0"/>
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>95</v>
       </c>
       <c r="I25">
         <v>10</v>
       </c>
       <c r="J25" s="84">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="2">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="D26" s="84">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="E26" s="2">
         <f t="shared" si="0"/>
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I26">
         <v>10</v>
       </c>
       <c r="J26" s="84">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="2">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="D27" s="84">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="E27" s="2">
         <f t="shared" si="0"/>
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I27">
         <v>10</v>
       </c>
       <c r="J27" s="84">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="2">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="D28" s="84">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="E28" s="2">
         <f t="shared" si="0"/>
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="I28">
         <v>10</v>
       </c>
       <c r="J28" s="84">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="2">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="D29" s="84">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="E29" s="2">
         <f t="shared" si="0"/>
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="I29">
         <v>10</v>
       </c>
       <c r="J29" s="84">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="84">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="D30" s="84">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="E30" s="2">
         <f t="shared" si="0"/>
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="F30" s="83" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="I30">
         <v>10</v>
       </c>
       <c r="J30" s="84">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C31" s="2">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="D31" s="84">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="E31" s="2">
         <f t="shared" si="0"/>
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I31">
         <v>10</v>
       </c>
       <c r="J31" s="84">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="4">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="D32" s="85">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E32" s="4">
         <f t="shared" si="0"/>
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I32">
         <v>10</v>
       </c>
       <c r="J32" s="85">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="2">
-        <v>110</v>
+      <c r="C33" s="84">
+        <v>145</v>
       </c>
       <c r="D33" s="84">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="E33" s="2">
         <f t="shared" si="0"/>
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="I33">
         <v>10</v>
       </c>
       <c r="J33" s="84">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C34" s="2">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="D34" s="84">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="E34" s="2">
         <f t="shared" si="0"/>
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="J34" s="84"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C35" s="2">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="D35" s="84">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="E35" s="2">
         <f t="shared" si="0"/>
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="I35">
         <v>10</v>
       </c>
       <c r="J35" s="84">
         <f>70</f>
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="4">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="D36" s="85">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E36" s="4">
         <f t="shared" si="0"/>
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I36">
         <v>10</v>
       </c>
       <c r="J36" s="85">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="2">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="D37" s="84">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="E37" s="2">
         <f t="shared" si="0"/>
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="I37">
         <v>10</v>
       </c>
       <c r="J37" s="84">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="2">
-        <v>90</v>
+        <v>125</v>
       </c>
       <c r="D38" s="84">
-        <v>90</v>
+        <v>125</v>
       </c>
       <c r="E38" s="2">
         <f t="shared" si="0"/>
-        <v>90</v>
+        <v>125</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>104</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>130</v>
       </c>
       <c r="I38">
         <v>10</v>
       </c>
       <c r="J38" s="84">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="2">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="D39" s="84">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2">
         <f t="shared" si="0"/>
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>98</v>
       </c>
       <c r="I39">
         <v>10</v>
       </c>
       <c r="J39" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="2">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="D40" s="84">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="E40" s="2">
         <f t="shared" si="0"/>
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>93</v>
       </c>
       <c r="I40">
         <v>10</v>
       </c>
       <c r="J40" s="84">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="4">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="D41" s="85">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E41" s="4">
         <f t="shared" si="0"/>
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I41">
         <v>10</v>
       </c>
       <c r="J41" s="85">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C42" s="2">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="D42" s="84">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="E42" s="2">
         <f t="shared" si="0"/>
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="I42">
         <v>10</v>
       </c>
       <c r="J42" s="84">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C43" s="84">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="D43" s="84">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="E43" s="2">
         <f t="shared" si="0"/>
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="I43">
         <v>10</v>
       </c>
       <c r="J43" s="84">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C44" s="84">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="D44" s="84">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="E44" s="2">
         <f t="shared" si="0"/>
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="I44">
         <v>10</v>
       </c>
       <c r="J44" s="84">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C45" s="2">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="D45" s="84">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="E45" s="2">
         <f t="shared" si="0"/>
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="I45">
         <v>10</v>
       </c>
       <c r="J45" s="84">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>244</v>
-[...10 lines deleted...]
-      <c r="E46" s="2" t="str">
+        <v>60</v>
+      </c>
+      <c r="C46" s="2">
+        <v>175</v>
+      </c>
+      <c r="D46" s="84">
+        <v>175</v>
+      </c>
+      <c r="E46" s="2">
         <f t="shared" si="0"/>
-        <v>USD 105/CBM 
-[...4 lines deleted...]
-        <v>31</v>
+        <v>175</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>61</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H46" s="3" t="s">
-[...4 lines deleted...]
-    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="H46" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I46">
+        <v>10</v>
+      </c>
+      <c r="J46" s="84">
+        <f>85</f>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B47" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E47" s="2">
+      <c r="B47" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="4">
+        <v>105</v>
+      </c>
+      <c r="D47" s="85">
+        <v>105</v>
+      </c>
+      <c r="E47" s="4">
         <f t="shared" si="0"/>
-        <v>175</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>105</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>241</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H47" s="5" t="s">
-        <v>95</v>
+      <c r="H47" s="3" t="s">
+        <v>101</v>
       </c>
       <c r="I47">
         <v>10</v>
       </c>
-      <c r="J47" s="84">
+      <c r="J47" s="85">
+        <f>70</f>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A48" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="D48" s="85">
+        <v>100</v>
+      </c>
+      <c r="E48" s="4">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="I48">
+        <v>10</v>
+      </c>
+      <c r="J48" s="85">
+        <f>40</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A49" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C49" s="2">
+        <v>135</v>
+      </c>
+      <c r="D49" s="84">
+        <v>135</v>
+      </c>
+      <c r="E49" s="2">
+        <f t="shared" si="0"/>
+        <v>135</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="I49">
+        <v>10</v>
+      </c>
+      <c r="J49" s="84">
+        <f>75</f>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A50" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50" s="2">
+        <v>145</v>
+      </c>
+      <c r="D50" s="84">
+        <v>145</v>
+      </c>
+      <c r="E50" s="2">
+        <f t="shared" si="0"/>
+        <v>145</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="I50">
+        <v>10</v>
+      </c>
+      <c r="J50" s="84">
         <f>85</f>
         <v>85</v>
-      </c>
-[...100 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C51" s="2">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="D51" s="84">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="E51" s="2">
         <f t="shared" si="0"/>
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I51">
         <v>10</v>
       </c>
       <c r="J51" s="84">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C52" s="2">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="D52" s="84">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="E52" s="2">
         <f t="shared" si="0"/>
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>93</v>
+        <v>206</v>
       </c>
       <c r="I52">
         <v>10</v>
       </c>
       <c r="J52" s="84">
-        <f>85</f>
-[...3 lines deleted...]
-    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+        <f>75</f>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="C53" s="2">
+        <v>29</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C53" s="4">
         <v>110</v>
       </c>
-      <c r="D53" s="84">
+      <c r="D53" s="85">
         <v>110</v>
       </c>
-      <c r="E53" s="2">
+      <c r="E53" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
-      <c r="F53" s="2" t="s">
-        <v>14</v>
+      <c r="F53" s="6" t="s">
+        <v>229</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H53" s="5" t="s">
-        <v>208</v>
+      <c r="H53" s="2" t="s">
+        <v>94</v>
       </c>
       <c r="I53">
         <v>10</v>
       </c>
-      <c r="J53" s="84">
-[...33 lines deleted...]
-      <c r="J54" s="85">
+      <c r="J53" s="85">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A54" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" s="2">
+        <v>150</v>
+      </c>
+      <c r="D54" s="84">
+        <v>150</v>
+      </c>
+      <c r="E54" s="2">
+        <f t="shared" si="0"/>
+        <v>150</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="I54">
+        <v>10</v>
+      </c>
+      <c r="J54" s="84">
+        <f>80</f>
+        <v>80</v>
+      </c>
+    </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A55" s="16" t="s">
-        <v>47</v>
-[...10 lines deleted...]
-      <c r="E55" s="2">
+        <v>29</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C55" s="4">
+        <v>110</v>
+      </c>
+      <c r="D55" s="85">
+        <v>110</v>
+      </c>
+      <c r="E55" s="4">
         <f t="shared" si="0"/>
-        <v>105</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>110</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>22</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H55" s="5" t="s">
-        <v>93</v>
+      <c r="H55" s="3" t="s">
+        <v>97</v>
       </c>
       <c r="I55">
         <v>10</v>
       </c>
-      <c r="J55" s="84">
-[...1 lines deleted...]
-        <v>80</v>
+      <c r="J55" s="85">
+        <f>40</f>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A56" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B56" s="8" t="s">
-[...8 lines deleted...]
-      <c r="E56" s="4">
+      <c r="B56" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="2">
+        <v>130</v>
+      </c>
+      <c r="D56" s="84">
+        <v>130</v>
+      </c>
+      <c r="E56" s="2">
         <f t="shared" si="0"/>
-        <v>75</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>130</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>104</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H56" s="3" t="s">
-        <v>97</v>
+      <c r="H56" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="I56">
         <v>10</v>
       </c>
-      <c r="J56" s="85">
-[...1 lines deleted...]
-        <v>40</v>
+      <c r="J56" s="84">
+        <f>60</f>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A57" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B57" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E57" s="2">
+      <c r="B57" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C57" s="4">
+        <v>110</v>
+      </c>
+      <c r="D57" s="85">
+        <v>110</v>
+      </c>
+      <c r="E57" s="4">
         <f t="shared" si="0"/>
-        <v>95</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>110</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>22</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H57" s="5" t="s">
-        <v>130</v>
+      <c r="H57" s="2" t="s">
+        <v>245</v>
       </c>
       <c r="I57">
         <v>10</v>
       </c>
-      <c r="J57" s="84">
-[...1 lines deleted...]
-        <v>60</v>
+      <c r="J57" s="85">
+        <f>40</f>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A58" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B58" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="4">
+      <c r="B58" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C58" s="2">
+        <v>130</v>
+      </c>
+      <c r="D58" s="84">
+        <v>130</v>
+      </c>
+      <c r="E58" s="2">
+        <f t="shared" si="0"/>
+        <v>130</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I58">
+        <v>10</v>
+      </c>
+      <c r="J58" s="84">
+        <f>55</f>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="D58" s="85">
+      <c r="B59" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C59" s="84">
+        <v>145</v>
+      </c>
+      <c r="D59" s="84">
+        <v>145</v>
+      </c>
+      <c r="E59" s="2">
+        <f t="shared" si="0"/>
+        <v>145</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I59">
+        <v>10</v>
+      </c>
+      <c r="J59" s="84">
+        <f>75</f>
         <v>75</v>
       </c>
-      <c r="E58" s="4">
+    </row>
+    <row r="60" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C60" s="4">
+        <v>135</v>
+      </c>
+      <c r="D60" s="85">
+        <v>135</v>
+      </c>
+      <c r="E60" s="4">
         <f t="shared" si="0"/>
+        <v>135</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I60">
+        <v>10</v>
+      </c>
+      <c r="J60" s="85">
+        <f>55</f>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A61" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="2">
+        <v>150</v>
+      </c>
+      <c r="D61" s="84">
+        <v>150</v>
+      </c>
+      <c r="E61" s="2">
+        <f t="shared" si="0"/>
+        <v>150</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="I61">
+        <v>10</v>
+      </c>
+      <c r="J61" s="84">
+        <f>80</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A62" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="84">
+        <v>220</v>
+      </c>
+      <c r="D62" s="84">
+        <v>220</v>
+      </c>
+      <c r="E62" s="2">
+        <f t="shared" si="0"/>
+        <v>220</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="I62">
+        <v>10</v>
+      </c>
+      <c r="J62" s="84">
+        <f>150</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A63" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" s="2">
+        <v>145</v>
+      </c>
+      <c r="D63" s="84">
+        <v>145</v>
+      </c>
+      <c r="E63" s="2">
+        <f t="shared" si="0"/>
+        <v>145</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I63">
+        <v>10</v>
+      </c>
+      <c r="J63" s="84">
+        <f>75</f>
         <v>75</v>
       </c>
-      <c r="F58" s="4" t="s">
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A64" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64" s="2">
+        <v>200</v>
+      </c>
+      <c r="D64" s="84">
+        <v>200</v>
+      </c>
+      <c r="E64" s="2">
+        <f t="shared" si="0"/>
+        <v>200</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="I64">
+        <v>10</v>
+      </c>
+      <c r="J64" s="84">
+        <f>110</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A65" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C65" s="4">
+        <v>110</v>
+      </c>
+      <c r="D65" s="85">
+        <v>110</v>
+      </c>
+      <c r="E65" s="4">
+        <f t="shared" si="0"/>
+        <v>110</v>
+      </c>
+      <c r="F65" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="G58" s="3" t="s">
-[...8 lines deleted...]
-      <c r="J58" s="85">
+      <c r="G65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65">
+        <v>10</v>
+      </c>
+      <c r="J65" s="85">
         <f>40</f>
         <v>40</v>
-      </c>
-[...236 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A66" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B66" s="8" t="s">
-[...8 lines deleted...]
-      <c r="E66" s="4">
+      <c r="B66" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66" s="2">
+        <v>130</v>
+      </c>
+      <c r="D66" s="84">
+        <v>130</v>
+      </c>
+      <c r="E66" s="2">
         <f t="shared" si="0"/>
-        <v>75</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>130</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H66" s="2" t="s">
-        <v>98</v>
+      <c r="H66" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="I66">
         <v>10</v>
       </c>
-      <c r="J66" s="85">
-[...1 lines deleted...]
-        <v>40</v>
+      <c r="J66" s="84">
+        <f>60</f>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A67" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B67" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E67" s="2">
+      <c r="B67" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="4">
+        <v>110</v>
+      </c>
+      <c r="D67" s="85">
+        <v>110</v>
+      </c>
+      <c r="E67" s="4">
         <f t="shared" si="0"/>
-        <v>95</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>110</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>22</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H67" s="5" t="s">
+      <c r="H67" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I67">
+        <v>10</v>
+      </c>
+      <c r="J67" s="85">
+        <f>40</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A68" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" s="2">
+        <v>145</v>
+      </c>
+      <c r="D68" s="84">
+        <v>145</v>
+      </c>
+      <c r="E68" s="2">
+        <f t="shared" si="0"/>
+        <v>145</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I68">
+        <v>10</v>
+      </c>
+      <c r="J68" s="84">
+        <f>75</f>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A69" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C69" s="2">
         <v>130</v>
       </c>
-      <c r="I67">
-[...2 lines deleted...]
-      <c r="J67" s="84">
+      <c r="D69" s="84">
+        <v>130</v>
+      </c>
+      <c r="E69" s="2">
+        <f t="shared" si="0"/>
+        <v>130</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I69">
+        <v>10</v>
+      </c>
+      <c r="J69" s="84">
         <f>60</f>
         <v>60</v>
-      </c>
-[...66 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A70" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C70" s="2">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="D70" s="84">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="E70" s="2">
         <f t="shared" si="0"/>
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>104</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>130</v>
       </c>
       <c r="I70">
         <v>10</v>
       </c>
       <c r="J70" s="84">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A71" s="16" t="s">
-[...29 lines deleted...]
-        <v>60</v>
+      <c r="A71" s="30"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="31"/>
+      <c r="D71" s="32"/>
+      <c r="E71" s="32"/>
+      <c r="F71" s="11"/>
+      <c r="G71" s="11"/>
+      <c r="H71" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A72" s="30"/>
+      <c r="A72" s="33"/>
       <c r="B72" s="31"/>
       <c r="C72" s="31"/>
-      <c r="D72" s="32"/>
-[...1 lines deleted...]
-      <c r="F72" s="11"/>
+      <c r="D72" s="9"/>
+      <c r="E72" s="9"/>
+      <c r="F72" s="10"/>
       <c r="G72" s="11"/>
-      <c r="H72" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A73" s="33"/>
-[...5 lines deleted...]
-      <c r="G73" s="11"/>
+      <c r="A73" s="14"/>
+      <c r="B73" s="13"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="12"/>
+      <c r="E73" s="12"/>
+      <c r="F73" s="12"/>
+      <c r="G73" s="26"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A74" s="14"/>
       <c r="B74" s="13"/>
       <c r="C74" s="13"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
       <c r="F74" s="12"/>
       <c r="G74" s="26"/>
+      <c r="H74" s="25"/>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A75" s="14"/>
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
       <c r="D75" s="12"/>
       <c r="E75" s="12"/>
       <c r="F75" s="12"/>
       <c r="G75" s="26"/>
       <c r="H75" s="25"/>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A76" s="14"/>
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
       <c r="F76" s="12"/>
       <c r="G76" s="26"/>
       <c r="H76" s="25"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A77" s="14"/>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12"/>
       <c r="F77" s="12"/>
       <c r="G77" s="26"/>
       <c r="H77" s="25"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A78" s="14"/>
-[...6 lines deleted...]
-      <c r="H78" s="25"/>
+      <c r="B78" s="22"/>
+      <c r="C78" s="22"/>
+      <c r="F78" s="24"/>
+      <c r="G78" s="24"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="B79" s="22"/>
-      <c r="C79" s="22"/>
+      <c r="A79" s="106"/>
+      <c r="B79" s="107"/>
+      <c r="C79" s="107"/>
+      <c r="D79" s="108"/>
+      <c r="E79" s="108"/>
       <c r="F79" s="24"/>
       <c r="G79" s="24"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A80" s="104"/>
-[...5 lines deleted...]
-      <c r="G80" s="24"/>
+      <c r="A80" s="109"/>
+      <c r="B80" s="107"/>
+      <c r="C80" s="107"/>
+      <c r="D80" s="108"/>
+      <c r="E80" s="108"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A81" s="107"/>
-[...3 lines deleted...]
-      <c r="E81" s="106"/>
+      <c r="A81" s="109"/>
+      <c r="B81" s="107"/>
+      <c r="C81" s="107"/>
+      <c r="D81" s="108"/>
+      <c r="E81" s="108"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A82" s="107"/>
-[...3 lines deleted...]
-      <c r="E82" s="106"/>
+      <c r="A82" s="109"/>
+      <c r="B82" s="108"/>
+      <c r="C82" s="108"/>
+      <c r="D82" s="108"/>
+      <c r="E82" s="108"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A83" s="107"/>
-[...3 lines deleted...]
-      <c r="E83" s="106"/>
+      <c r="A83" s="109"/>
+      <c r="B83" s="108"/>
+      <c r="C83" s="108"/>
+      <c r="D83" s="108"/>
+      <c r="E83" s="108"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A84" s="107"/>
-[...3 lines deleted...]
-      <c r="E84" s="106"/>
+      <c r="A84" s="106"/>
+      <c r="B84" s="108"/>
+      <c r="C84" s="108"/>
+      <c r="D84" s="108"/>
+      <c r="E84" s="110"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A85" s="104"/>
-[...12 lines deleted...]
-      <c r="G86" s="24"/>
+      <c r="A85" s="111"/>
+      <c r="B85" s="112"/>
+      <c r="C85" s="112"/>
+      <c r="D85" s="112"/>
+      <c r="E85" s="112"/>
+      <c r="F85" s="24"/>
+      <c r="G85" s="24"/>
     </row>
   </sheetData>
-  <autoFilter ref="A12:H78"/>
+  <autoFilter ref="A12:H77"/>
   <mergeCells count="1">
     <mergeCell ref="A11:H11"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:H47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="17.77734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.21875" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="23.77734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.77734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="34"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
     </row>
@@ -4884,750 +4841,749 @@
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
     </row>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="34"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
     </row>
     <row r="13" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A13" s="34"/>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
     </row>
     <row r="14" spans="1:8" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="129" t="s">
+      <c r="A14" s="113" t="s">
         <v>108</v>
       </c>
-      <c r="B14" s="128"/>
-[...5 lines deleted...]
-      <c r="H14" s="128"/>
+      <c r="B14" s="102"/>
+      <c r="C14" s="102"/>
+      <c r="D14" s="102"/>
+      <c r="E14" s="102"/>
+      <c r="F14" s="102"/>
+      <c r="G14" s="102"/>
+      <c r="H14" s="102"/>
     </row>
     <row r="15" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="111" t="s">
+      <c r="A15" s="114" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="112" t="s">
+      <c r="B15" s="115" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="113" t="s">
+      <c r="C15" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="113" t="s">
+      <c r="D15" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="E15" s="113" t="s">
+      <c r="E15" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="F15" s="111" t="s">
+      <c r="F15" s="114" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="111" t="s">
+      <c r="G15" s="114" t="s">
         <v>6</v>
       </c>
-      <c r="H15" s="114" t="s">
+      <c r="H15" s="117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
         <v>109</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>110</v>
       </c>
       <c r="C16" s="39">
         <f>D16</f>
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="D16" s="39">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E16" s="39">
         <f>D16</f>
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>111</v>
       </c>
       <c r="G16" s="40" t="s">
         <v>121</v>
       </c>
       <c r="H16" s="40" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="37" t="s">
         <v>114</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>115</v>
       </c>
       <c r="C17" s="44">
         <f>D17</f>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D17" s="44">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="E17" s="44">
         <f t="shared" ref="E17:E25" si="0">D17</f>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F17" s="45" t="s">
         <v>116</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="37" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>118</v>
       </c>
       <c r="C18" s="44">
         <f t="shared" ref="C18:C19" si="1">D18</f>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D18" s="44">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E18" s="44">
         <f t="shared" si="0"/>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="F18" s="45" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="40" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="37" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="41">
         <f t="shared" si="1"/>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D19" s="41">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E19" s="41">
         <f t="shared" si="0"/>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="F19" s="40" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="G19" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="40" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="37" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C20" s="39">
         <f t="shared" ref="C20:C30" si="2">D20</f>
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="D20" s="86">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E20" s="39">
         <f t="shared" si="0"/>
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>111</v>
       </c>
       <c r="G20" s="40" t="s">
         <v>121</v>
       </c>
       <c r="H20" s="40" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="2">
         <f t="shared" si="2"/>
         <v>190</v>
       </c>
       <c r="D21" s="39">
         <v>190</v>
       </c>
       <c r="E21" s="39">
         <f>D21</f>
         <v>190</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="37" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>123</v>
       </c>
       <c r="C22" s="39">
         <v>130</v>
       </c>
       <c r="D22" s="39">
         <v>130</v>
       </c>
       <c r="E22" s="39">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F22" s="40" t="s">
         <v>124</v>
       </c>
       <c r="G22" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="40" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="37" t="s">
         <v>125</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>126</v>
       </c>
       <c r="C23" s="46">
         <f t="shared" si="2"/>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D23" s="46">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E23" s="44">
         <f t="shared" si="0"/>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="F23" s="45" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="G23" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="37" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="38" t="s">
         <v>128</v>
       </c>
       <c r="C24" s="39">
         <f t="shared" si="2"/>
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="D24" s="39">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="E24" s="39">
         <f t="shared" si="0"/>
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G24" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="40" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="37" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>132</v>
       </c>
       <c r="C25" s="44">
         <f t="shared" si="2"/>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D25" s="44">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="E25" s="44">
         <f t="shared" si="0"/>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F25" s="45" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="40" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="37" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>134</v>
       </c>
       <c r="C26" s="41">
         <f t="shared" si="2"/>
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="D26" s="41">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E26" s="41">
         <f t="shared" ref="E26:E39" si="3">D26</f>
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="F26" s="40" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="37" t="s">
         <v>135</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>136</v>
       </c>
       <c r="C27" s="42">
         <f t="shared" si="2"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="D27" s="42">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="E27" s="41">
         <f t="shared" si="3"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="F27" s="40" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="40" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="37" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>138</v>
       </c>
       <c r="C28" s="42">
         <f t="shared" si="2"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="D28" s="42">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="E28" s="41">
         <f t="shared" si="3"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="F28" s="40" t="s">
-        <v>111</v>
+        <v>248</v>
       </c>
       <c r="G28" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="37" t="s">
         <v>139</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>140</v>
       </c>
       <c r="C29" s="44">
         <f t="shared" si="2"/>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D29" s="44">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="E29" s="44">
         <f t="shared" si="3"/>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F29" s="45" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G29" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="40" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="37" t="s">
         <v>135</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>142</v>
       </c>
       <c r="C30" s="42">
         <f t="shared" si="2"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="D30" s="42">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="E30" s="41">
         <f t="shared" si="3"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="F30" s="40" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="40" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="37" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>144</v>
       </c>
       <c r="C31" s="41">
         <f t="shared" ref="C31" si="4">D31</f>
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D31" s="41">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E31" s="41">
         <f t="shared" si="3"/>
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="F31" s="40" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="G31" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="37" t="s">
         <v>135</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>145</v>
       </c>
       <c r="C32" s="42">
         <f t="shared" ref="C32:C38" si="5">D32</f>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="D32" s="42">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="E32" s="41">
         <f t="shared" si="3"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="F32" s="40" t="s">
         <v>111</v>
       </c>
       <c r="G32" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="37" t="s">
         <v>135</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>146</v>
       </c>
       <c r="C33" s="42">
         <f t="shared" si="5"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="D33" s="42">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="E33" s="41">
         <f t="shared" si="3"/>
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="F33" s="40" t="s">
         <v>124</v>
       </c>
       <c r="G33" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="40" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="37" t="s">
         <v>147</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>148</v>
       </c>
       <c r="C34" s="39">
         <f t="shared" si="5"/>
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="D34" s="86">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="E34" s="39">
         <f t="shared" si="3"/>
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>111</v>
       </c>
       <c r="G34" s="40" t="s">
         <v>121</v>
       </c>
       <c r="H34" s="40" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
         <v>149</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="44">
         <f t="shared" si="5"/>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D35" s="44">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="E35" s="44">
         <f t="shared" si="3"/>
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F35" s="45" t="s">
         <v>116</v>
       </c>
       <c r="G35" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="40" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="37" t="s">
         <v>113</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="41">
-        <f t="shared" si="5"/>
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="D36" s="41">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="E36" s="41">
         <f t="shared" si="3"/>
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="F36" s="40" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="G36" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="40" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="37" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>152</v>
       </c>
       <c r="C37" s="41">
         <f t="shared" si="5"/>
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="D37" s="41">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E37" s="41">
         <f t="shared" si="3"/>
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="F37" s="40" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="G37" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="40" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="37" t="s">
         <v>135</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>153</v>
       </c>
       <c r="C38" s="42">
         <f t="shared" si="5"/>
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="D38" s="42">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E38" s="41">
         <f t="shared" si="3"/>
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>111</v>
       </c>
       <c r="G38" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="40" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="37" t="s">
         <v>113</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>154</v>
       </c>
       <c r="C39" s="44">
         <f t="shared" ref="C39" si="6">D39</f>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D39" s="44">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E39" s="44">
         <f t="shared" si="3"/>
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="F39" s="45" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="G39" s="40" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="40" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="47"/>
       <c r="B40" s="47"/>
       <c r="C40" s="47"/>
       <c r="D40" s="47"/>
       <c r="E40" s="47"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="49"/>
       <c r="B41" s="50"/>
       <c r="C41" s="50"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="10"/>
@@ -5759,308 +5715,303 @@
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="54"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
     </row>
     <row r="12" spans="1:11" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A12" s="53"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="54"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="55"/>
       <c r="B13" s="56"/>
       <c r="C13" s="56"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
     </row>
     <row r="14" spans="1:11" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="129" t="s">
+      <c r="A14" s="113" t="s">
         <v>155</v>
       </c>
-      <c r="B14" s="128"/>
-[...4 lines deleted...]
-      <c r="G14" s="128"/>
+      <c r="B14" s="102"/>
+      <c r="C14" s="102"/>
+      <c r="D14" s="102"/>
+      <c r="E14" s="102"/>
+      <c r="F14" s="102"/>
+      <c r="G14" s="102"/>
     </row>
     <row r="15" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="115" t="s">
+      <c r="A15" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="114" t="s">
+      <c r="B15" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="102" t="s">
+      <c r="C15" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="102" t="s">
+      <c r="D15" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="114" t="s">
+      <c r="E15" s="117" t="s">
         <v>5</v>
       </c>
-      <c r="F15" s="114" t="s">
+      <c r="F15" s="117" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="114" t="s">
+      <c r="G15" s="117" t="s">
         <v>7</v>
       </c>
       <c r="K15" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="57" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="60" t="s">
         <v>157</v>
       </c>
       <c r="C16" s="61">
         <f t="shared" ref="C16:C24" si="0">D16</f>
         <v>140</v>
       </c>
       <c r="D16" s="61">
         <v>140</v>
       </c>
       <c r="E16" s="88" t="s">
         <v>158</v>
       </c>
       <c r="F16" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="63" t="s">
         <v>159</v>
       </c>
       <c r="K16" s="58">
         <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="57" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>161</v>
       </c>
       <c r="C17" s="95">
         <f t="shared" si="0"/>
         <v>260</v>
       </c>
       <c r="D17" s="95">
         <v>260</v>
       </c>
       <c r="E17" s="88" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F17" s="63" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="63" t="s">
         <v>130</v>
       </c>
       <c r="K17" s="58">
         <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="57" t="s">
         <v>162</v>
       </c>
       <c r="B18" s="89" t="s">
         <v>163</v>
       </c>
       <c r="C18" s="94">
         <f t="shared" si="0"/>
         <v>330</v>
       </c>
       <c r="D18" s="94">
         <v>330</v>
       </c>
       <c r="E18" s="63" t="s">
         <v>164</v>
       </c>
       <c r="F18" s="63" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G18" s="63" t="s">
         <v>101</v>
       </c>
       <c r="K18" s="59">
         <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="57" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="60" t="s">
         <v>166</v>
       </c>
       <c r="C19" s="61">
-        <f t="shared" si="0"/>
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="D19" s="61">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E19" s="88" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="63" t="s">
         <v>167</v>
       </c>
       <c r="K19" s="58">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="57" t="s">
         <v>165</v>
       </c>
       <c r="B20" s="89" t="s">
         <v>168</v>
       </c>
       <c r="C20" s="90">
-        <f t="shared" si="0"/>
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D20" s="90">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E20" s="63" t="s">
         <v>169</v>
       </c>
       <c r="F20" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="63" t="s">
         <v>170</v>
       </c>
       <c r="K20" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="57" t="s">
         <v>165</v>
       </c>
       <c r="B21" s="89" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C21" s="90">
-        <f t="shared" si="0"/>
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D21" s="90">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E21" s="63" t="s">
         <v>169</v>
       </c>
       <c r="F21" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="63" t="s">
         <v>170</v>
       </c>
       <c r="K21" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="57" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="89" t="s">
         <v>171</v>
       </c>
       <c r="C22" s="90">
-        <f t="shared" si="0"/>
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D22" s="90">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E22" s="63" t="s">
         <v>169</v>
       </c>
       <c r="F22" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="63" t="s">
         <v>170</v>
       </c>
       <c r="K22" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="57" t="s">
         <v>165</v>
       </c>
       <c r="B23" s="89" t="s">
         <v>172</v>
       </c>
       <c r="C23" s="90">
-        <f t="shared" si="0"/>
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D23" s="90">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E23" s="63" t="s">
         <v>169</v>
       </c>
       <c r="F23" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="63" t="s">
         <v>170</v>
       </c>
       <c r="K23" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="57" t="s">
         <v>173</v>
       </c>
       <c r="B24" s="60" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C24" s="61">
         <f t="shared" si="0"/>
         <v>50</v>
       </c>
       <c r="D24" s="61">
         <v>50</v>
       </c>
       <c r="E24" s="88" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="63" t="s">
         <v>174</v>
       </c>
       <c r="K24" s="58">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="57" t="s">
         <v>175</v>
       </c>
@@ -6072,413 +6023,413 @@
       </c>
       <c r="D25" s="61">
         <v>70</v>
       </c>
       <c r="E25" s="61" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="90" t="s">
         <v>177</v>
       </c>
       <c r="K25" s="58">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="57" t="s">
         <v>178</v>
       </c>
       <c r="B26" s="60" t="s">
         <v>179</v>
       </c>
       <c r="C26" s="61">
-        <f t="shared" ref="C26:C30" si="1">D26</f>
+        <f t="shared" ref="C26:C29" si="1">D26</f>
         <v>70</v>
       </c>
       <c r="D26" s="61">
         <v>70</v>
       </c>
       <c r="E26" s="61" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="90" t="s">
         <v>180</v>
       </c>
       <c r="K26" s="58">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="57" t="s">
         <v>178</v>
       </c>
       <c r="B27" s="89" t="s">
         <v>181</v>
       </c>
       <c r="C27" s="90">
         <f t="shared" si="1"/>
         <v>140</v>
       </c>
       <c r="D27" s="90">
         <v>140</v>
       </c>
       <c r="E27" s="40" t="s">
         <v>182</v>
       </c>
       <c r="F27" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="90" t="s">
         <v>183</v>
       </c>
       <c r="K27" s="59">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="57" t="s">
         <v>184</v>
       </c>
       <c r="B28" s="60" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C28" s="61">
         <f t="shared" si="1"/>
         <v>95</v>
       </c>
       <c r="D28" s="61">
         <v>95</v>
       </c>
       <c r="E28" s="91" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="F28" s="92" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="93" t="s">
         <v>185</v>
       </c>
       <c r="K28" s="58">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="57" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="60" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C29" s="61">
         <f t="shared" si="1"/>
         <v>70</v>
       </c>
       <c r="D29" s="61">
         <v>70</v>
       </c>
       <c r="E29" s="88" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="63" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="K29" s="58"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="57" t="s">
         <v>186</v>
       </c>
       <c r="B30" s="60" t="s">
         <v>187</v>
       </c>
-      <c r="C30" s="116">
-[...7 lines deleted...]
-        <v>22</v>
+      <c r="C30" s="119">
+        <f>D30</f>
+        <v>125</v>
+      </c>
+      <c r="D30" s="119">
+        <v>125</v>
+      </c>
+      <c r="E30" s="120" t="s">
+        <v>247</v>
       </c>
       <c r="F30" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="63" t="s">
-        <v>188</v>
+        <v>249</v>
       </c>
       <c r="H30" s="58">
         <v>80</v>
       </c>
       <c r="I30" s="58">
         <v>85</v>
       </c>
       <c r="J30">
         <v>10</v>
       </c>
       <c r="K30" s="58">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="57" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="60" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C31" s="95">
         <f t="shared" ref="C31:C35" si="2">D31</f>
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="D31" s="95">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="E31" s="88" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="63" t="s">
         <v>90</v>
       </c>
       <c r="G31" s="63" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H31" s="59">
         <v>100</v>
       </c>
       <c r="I31" s="59">
         <v>105</v>
       </c>
       <c r="J31">
         <v>10</v>
       </c>
       <c r="K31" s="58">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="57" t="s">
         <v>186</v>
       </c>
       <c r="B32" s="60" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C32" s="61">
         <f t="shared" si="2"/>
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="D32" s="95">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="E32" s="88" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="F32" s="63" t="s">
         <v>90</v>
       </c>
       <c r="G32" s="96" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="H32" s="59">
         <v>135</v>
       </c>
       <c r="I32" s="59">
         <v>140</v>
       </c>
       <c r="J32">
         <v>10</v>
       </c>
       <c r="K32" s="58">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" s="57" t="s">
         <v>186</v>
       </c>
       <c r="B33" s="60" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C33" s="61">
         <f t="shared" si="2"/>
         <v>230</v>
       </c>
       <c r="D33" s="61">
         <v>230</v>
       </c>
       <c r="E33" s="62" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F33" s="63" t="s">
         <v>90</v>
       </c>
       <c r="G33" s="63" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="H33" s="58">
         <v>130</v>
       </c>
       <c r="I33" s="58">
         <v>135</v>
       </c>
       <c r="J33">
         <v>10</v>
       </c>
       <c r="K33" s="61">
         <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A34" s="57" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B34" s="89" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C34" s="90">
         <f>D34</f>
         <v>225</v>
       </c>
       <c r="D34" s="90">
         <v>225</v>
       </c>
       <c r="E34" s="87" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F34" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="87" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="K34" s="61"/>
     </row>
     <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="57" t="s">
+        <v>191</v>
+      </c>
+      <c r="B35" s="89" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C35" s="90">
         <f t="shared" si="2"/>
         <v>225</v>
       </c>
       <c r="D35" s="90">
         <v>225</v>
       </c>
       <c r="E35" s="87" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="F35" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="87" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="H35" s="59">
         <v>195</v>
       </c>
       <c r="I35" s="59">
         <v>200</v>
       </c>
       <c r="J35">
         <v>10</v>
       </c>
       <c r="K35" s="59">
         <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A36" s="57" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B36" s="89" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C36" s="90">
         <v>225</v>
       </c>
       <c r="D36" s="90">
         <v>225</v>
       </c>
       <c r="E36" s="87" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="F36" s="63" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="87" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="H36" s="59">
         <v>250</v>
       </c>
       <c r="I36" s="59">
         <v>255</v>
       </c>
       <c r="J36">
         <v>10</v>
       </c>
       <c r="K36" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="82"/>
       <c r="B37" s="64"/>
       <c r="C37" s="64"/>
       <c r="D37" s="65"/>
       <c r="E37" s="66"/>
       <c r="F37" s="67"/>
       <c r="G37" s="68"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A38" s="69"/>
       <c r="B38" s="50"/>
       <c r="C38" s="50"/>
       <c r="D38" s="9"/>
       <c r="E38" s="10"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="24"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A39" s="118"/>
-[...1 lines deleted...]
-      <c r="C39" s="119"/>
+      <c r="A39" s="121"/>
+      <c r="B39" s="122"/>
+      <c r="C39" s="122"/>
       <c r="D39" s="98"/>
       <c r="E39" s="10"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="24"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A40" s="70"/>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="72"/>
       <c r="H40" s="24"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A41" s="73"/>
       <c r="B41" s="21"/>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="12"/>
       <c r="H41" s="24"/>
@@ -6582,106 +6533,106 @@
       <c r="F51" s="76"/>
       <c r="G51" s="72"/>
       <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A52" s="74"/>
       <c r="B52" s="76"/>
       <c r="C52" s="76"/>
       <c r="D52" s="76"/>
       <c r="E52" s="76"/>
       <c r="F52" s="76"/>
       <c r="G52" s="72"/>
       <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="74"/>
       <c r="B53" s="76"/>
       <c r="C53" s="76"/>
       <c r="D53" s="76"/>
       <c r="E53" s="76"/>
       <c r="F53" s="76"/>
       <c r="G53" s="72"/>
       <c r="H53" s="24"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A54" s="120"/>
-[...3 lines deleted...]
-      <c r="E54" s="121"/>
+      <c r="A54" s="123"/>
+      <c r="B54" s="124"/>
+      <c r="C54" s="124"/>
+      <c r="D54" s="124"/>
+      <c r="E54" s="124"/>
       <c r="F54" s="76"/>
       <c r="G54" s="72"/>
       <c r="H54" s="24"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A55" s="74"/>
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="72"/>
       <c r="H55" s="24"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A56" s="74"/>
       <c r="B56" s="71"/>
       <c r="C56" s="71"/>
       <c r="D56" s="71"/>
       <c r="E56" s="71"/>
       <c r="F56" s="71"/>
       <c r="G56" s="12"/>
       <c r="H56" s="24"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A57" s="118"/>
-[...3 lines deleted...]
-      <c r="E57" s="121"/>
+      <c r="A57" s="121"/>
+      <c r="B57" s="124"/>
+      <c r="C57" s="124"/>
+      <c r="D57" s="124"/>
+      <c r="E57" s="124"/>
       <c r="F57" s="71"/>
       <c r="G57" s="12"/>
       <c r="H57" s="24"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A58" s="122"/>
-[...3 lines deleted...]
-      <c r="E58" s="123"/>
+      <c r="A58" s="125"/>
+      <c r="B58" s="126"/>
+      <c r="C58" s="126"/>
+      <c r="D58" s="126"/>
+      <c r="E58" s="126"/>
       <c r="F58" s="71"/>
       <c r="G58" s="12"/>
       <c r="H58" s="24"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A59" s="124"/>
-[...4 lines deleted...]
-      <c r="F59" s="127"/>
+      <c r="A59" s="127"/>
+      <c r="B59" s="128"/>
+      <c r="C59" s="128"/>
+      <c r="D59" s="128"/>
+      <c r="E59" s="129"/>
+      <c r="F59" s="130"/>
       <c r="G59" s="72"/>
       <c r="H59" s="24"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A60" s="80"/>
       <c r="B60" s="77"/>
       <c r="C60" s="77"/>
       <c r="D60" s="77"/>
       <c r="E60" s="78"/>
       <c r="F60" s="79"/>
       <c r="G60" s="72"/>
       <c r="H60" s="24"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A61" s="73"/>
       <c r="B61" s="77"/>
       <c r="C61" s="77"/>
       <c r="D61" s="77"/>
       <c r="E61" s="78"/>
       <c r="F61" s="79"/>
       <c r="G61" s="72"/>
       <c r="H61" s="24"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A62" s="81"/>