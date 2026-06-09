--- v2 (2026-04-05)
+++ v3 (2026-06-09)
@@ -38,71 +38,71 @@
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192"/>
   </bookViews>
   <sheets>
     <sheet name="ASIA" sheetId="7" r:id="rId1"/>
     <sheet name="EUROPA" sheetId="8" r:id="rId2"/>
     <sheet name="AMERICA" sheetId="9" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">AMERICA!$A$15:$G$36</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ASIA!$A$12:$H$77</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">EUROPA!$A$15:$H$39</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C24" i="7" l="1"/>
+  <c r="E23" i="7" l="1"/>
   <c r="C30" i="9" l="1"/>
   <c r="E34" i="7"/>
-  <c r="E23" i="7"/>
-  <c r="E24" i="7"/>
   <c r="E25" i="7"/>
   <c r="E26" i="7"/>
   <c r="E27" i="7"/>
   <c r="E28" i="7"/>
   <c r="E29" i="7"/>
   <c r="E30" i="7"/>
   <c r="E31" i="7"/>
-  <c r="E32" i="7"/>
   <c r="E33" i="7"/>
   <c r="E35" i="7"/>
   <c r="E36" i="7"/>
   <c r="E37" i="7"/>
   <c r="E38" i="7"/>
   <c r="E39" i="7"/>
   <c r="E40" i="7"/>
   <c r="E41" i="7"/>
   <c r="E42" i="7"/>
   <c r="E43" i="7"/>
   <c r="E44" i="7"/>
   <c r="E45" i="7"/>
   <c r="E46" i="7"/>
   <c r="E47" i="7"/>
   <c r="E48" i="7"/>
   <c r="E49" i="7"/>
   <c r="E50" i="7"/>
   <c r="E51" i="7"/>
   <c r="E52" i="7"/>
   <c r="E53" i="7"/>
   <c r="E54" i="7"/>
   <c r="E55" i="7"/>
   <c r="E56" i="7"/>
   <c r="E57" i="7"/>
   <c r="E58" i="7"/>
@@ -156,96 +156,88 @@
   <c r="J36" i="7"/>
   <c r="J35" i="7"/>
   <c r="J33" i="7"/>
   <c r="J32" i="7"/>
   <c r="J31" i="7"/>
   <c r="J30" i="7"/>
   <c r="J29" i="7"/>
   <c r="J28" i="7"/>
   <c r="J27" i="7"/>
   <c r="J26" i="7"/>
   <c r="J25" i="7"/>
   <c r="J23" i="7"/>
   <c r="J22" i="7"/>
   <c r="J21" i="7"/>
   <c r="J20" i="7"/>
   <c r="J19" i="7"/>
   <c r="J18" i="7"/>
   <c r="J17" i="7"/>
   <c r="J16" i="7"/>
   <c r="J15" i="7"/>
   <c r="J14" i="7"/>
   <c r="E21" i="8" l="1"/>
   <c r="E37" i="8" l="1"/>
   <c r="E36" i="8"/>
   <c r="E26" i="8"/>
-  <c r="C29" i="9" l="1"/>
-[...3 lines deleted...]
-  <c r="C21" i="8" l="1"/>
   <c r="C37" i="8" l="1"/>
   <c r="C26" i="8"/>
   <c r="C31" i="9"/>
   <c r="C32" i="9"/>
   <c r="C33" i="9"/>
   <c r="C35" i="9"/>
   <c r="C34" i="9"/>
   <c r="C28" i="9"/>
-  <c r="C27" i="9"/>
-  <c r="C17" i="9"/>
   <c r="C16" i="9"/>
   <c r="E39" i="8"/>
   <c r="C35" i="8"/>
   <c r="E33" i="8"/>
   <c r="C33" i="8"/>
   <c r="E31" i="8"/>
   <c r="E29" i="8"/>
   <c r="C29" i="8"/>
   <c r="E27" i="8"/>
   <c r="C27" i="8"/>
   <c r="C25" i="8"/>
   <c r="E24" i="8"/>
   <c r="C24" i="8"/>
   <c r="E23" i="8"/>
   <c r="C23" i="8"/>
   <c r="E22" i="8"/>
   <c r="C38" i="8"/>
   <c r="C34" i="8"/>
   <c r="C32" i="8"/>
   <c r="E38" i="8"/>
   <c r="E34" i="8"/>
   <c r="E32" i="8"/>
   <c r="E30" i="8"/>
   <c r="C30" i="8"/>
   <c r="E28" i="8"/>
   <c r="C28" i="8"/>
   <c r="E20" i="8"/>
   <c r="C20" i="8"/>
   <c r="E19" i="8"/>
   <c r="E18" i="8"/>
-  <c r="C17" i="8"/>
   <c r="C16" i="8"/>
   <c r="E16" i="8"/>
   <c r="E35" i="8"/>
   <c r="E25" i="8"/>
   <c r="C39" i="8"/>
   <c r="C31" i="8"/>
   <c r="C19" i="8"/>
   <c r="C18" i="8"/>
   <c r="E17" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Claudia Salvador</author>
   </authors>
   <commentList>
     <comment ref="B57" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
@@ -283,853 +275,853 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Claudia Salvador:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 CANOAS</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="252">
   <si>
     <t>ASIA - CALLAO</t>
   </si>
   <si>
     <t>PAIS</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
-    <t>W/M HASTA 15 CBM</t>
-[...1 lines deleted...]
-  <si>
     <t>MIN</t>
   </si>
   <si>
+    <t>W/M 
+HASTA 5 CBM</t>
+  </si>
+  <si>
+    <t>W/M 
+HASTA 15 CBM</t>
+  </si>
+  <si>
     <t>SERVICIO</t>
   </si>
   <si>
     <t>FRECUENCIA</t>
   </si>
   <si>
     <t>TT APROX</t>
   </si>
   <si>
+    <t>GRI</t>
+  </si>
+  <si>
+    <t>W/M HASTA5 CBM MARZO I</t>
+  </si>
+  <si>
+    <t>INDIA</t>
+  </si>
+  <si>
+    <t>Ahmedabad</t>
+  </si>
+  <si>
+    <t>Vía Nhava Sheva</t>
+  </si>
+  <si>
+    <t>SEMANAL</t>
+  </si>
+  <si>
+    <t>70 días</t>
+  </si>
+  <si>
     <t>NUEVA ZELANDIA</t>
   </si>
   <si>
     <t>Auckland</t>
   </si>
   <si>
+    <t xml:space="preserve">Vía Busan </t>
+  </si>
+  <si>
+    <t>59 días</t>
+  </si>
+  <si>
+    <t>AUSTRALIA</t>
+  </si>
+  <si>
+    <t>Adelaide</t>
+  </si>
+  <si>
+    <t>Vía Melbourne y 
+Singapore</t>
+  </si>
+  <si>
+    <t>74 días</t>
+  </si>
+  <si>
+    <t>Bangalore</t>
+  </si>
+  <si>
+    <t>THAILANDIA</t>
+  </si>
+  <si>
+    <t>Bangkok</t>
+  </si>
+  <si>
+    <t>Vía Hong Kong</t>
+  </si>
+  <si>
+    <t>53 días</t>
+  </si>
+  <si>
+    <t>Brisbane</t>
+  </si>
+  <si>
+    <t>58 días</t>
+  </si>
+  <si>
+    <t>KOREA</t>
+  </si>
+  <si>
+    <t>Busan</t>
+  </si>
+  <si>
+    <t>Directo</t>
+  </si>
+  <si>
+    <t>30 días</t>
+  </si>
+  <si>
+    <t>Calcutta</t>
+  </si>
+  <si>
     <t>Vía Singapore</t>
   </si>
   <si>
-    <t>SEMANAL</t>
-[...35 lines deleted...]
-    <t>Calcutta</t>
+    <t>65 días</t>
   </si>
   <si>
     <t>FILIPINAS</t>
   </si>
   <si>
     <t>Cebu</t>
   </si>
   <si>
     <t>Chennai (Madras)</t>
   </si>
   <si>
     <t>BANGLADESH</t>
   </si>
   <si>
     <t xml:space="preserve">Chittagong </t>
   </si>
   <si>
     <t>CHINA</t>
   </si>
   <si>
     <t>Chongqing</t>
   </si>
   <si>
     <t xml:space="preserve">Via Shanghai </t>
   </si>
   <si>
-    <t>Cochin</t>
-[...170 lines deleted...]
-  <si>
     <t>45 días</t>
-  </si>
-[...361 lines deleted...]
-    <t>77 días</t>
   </si>
   <si>
     <t>USD 90/CBM 
 - USD160/TN
 + DOC USD50/Bill</t>
   </si>
   <si>
-    <t>GRI</t>
-[...14 lines deleted...]
-    <t>San Antonio***</t>
+    <t>Cochin</t>
+  </si>
+  <si>
+    <t>SRI LANKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Colombo </t>
+  </si>
+  <si>
+    <t>Dalian</t>
+  </si>
+  <si>
+    <t>EMIRATOS ARABES</t>
+  </si>
+  <si>
+    <t>Dubai</t>
+  </si>
+  <si>
+    <t>SOUTH AFRICA</t>
+  </si>
+  <si>
+    <t>Durban</t>
+  </si>
+  <si>
+    <t>Fremantle</t>
+  </si>
+  <si>
+    <t>Fuzhou</t>
+  </si>
+  <si>
+    <t>Vía Xiamen</t>
+  </si>
+  <si>
+    <t>Guangzhou (Huangpu)</t>
+  </si>
+  <si>
+    <t>Directo vía Shekou, Da chan Bay o HK</t>
+  </si>
+  <si>
+    <t>38 días</t>
+  </si>
+  <si>
+    <t>VIETNAM</t>
+  </si>
+  <si>
+    <t>Haiphong</t>
+  </si>
+  <si>
+    <t>51 días</t>
+  </si>
+  <si>
+    <t>Hyderabad</t>
+  </si>
+  <si>
+    <t>Ho-Chi-Minh</t>
+  </si>
+  <si>
+    <t>52 días</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>41 días</t>
+  </si>
+  <si>
+    <t>INDONESIA</t>
+  </si>
+  <si>
+    <t>Jakarta</t>
+  </si>
+  <si>
+    <t>Jiangmen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vía Hong Kong </t>
+  </si>
+  <si>
+    <t>50 días</t>
+  </si>
+  <si>
+    <t>TAIWAN</t>
+  </si>
+  <si>
+    <t>Kaohsiung</t>
+  </si>
+  <si>
+    <t>Via Keelung</t>
+  </si>
+  <si>
+    <t>37 días</t>
+  </si>
+  <si>
+    <t>PAKISTAN</t>
+  </si>
+  <si>
+    <t>Karachi</t>
+  </si>
+  <si>
+    <t>Keelung</t>
+  </si>
+  <si>
+    <t>JAPÓN</t>
+  </si>
+  <si>
+    <t>Kobe</t>
   </si>
   <si>
     <t>46 días</t>
   </si>
   <si>
-    <t>52 días</t>
-[...11 lines deleted...]
-    <t>51 días</t>
+    <t>Manila</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>49</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> días</t>
     </r>
   </si>
   <si>
-    <t>Vía VLC/BCN</t>
+    <t xml:space="preserve">Melbourne </t>
   </si>
   <si>
     <t>66 días</t>
   </si>
   <si>
-    <t>W/M 
-[...4 lines deleted...]
-HASTA 15 CBM</t>
+    <t xml:space="preserve">Nagoya </t>
+  </si>
+  <si>
+    <t>New Delhi</t>
+  </si>
+  <si>
+    <t>Nhava Sheva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vía Shanghai o Kaohsiung o Sines </t>
+  </si>
+  <si>
+    <t>60 días</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ningbo </t>
+  </si>
+  <si>
+    <t>Osaka</t>
+  </si>
+  <si>
+    <t>MALASIA</t>
+  </si>
+  <si>
+    <t>Pasir Gudang</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penang </t>
+  </si>
+  <si>
+    <t>Port Kelang</t>
+  </si>
+  <si>
+    <t>55 días</t>
+  </si>
+  <si>
+    <t>Qingdao</t>
   </si>
   <si>
     <t>Directo T/S Shanghai o 
 Ningbo</t>
   </si>
   <si>
+    <t>35 días</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Semarang </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shanghai </t>
+  </si>
+  <si>
+    <t>32 días</t>
+  </si>
+  <si>
+    <t>Shantou</t>
+  </si>
+  <si>
+    <t>Shenzhen</t>
+  </si>
+  <si>
+    <t>42 días</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shunde, Foshan </t>
+  </si>
+  <si>
+    <t>CAMBODIA</t>
+  </si>
+  <si>
+    <t>Sihanoukville
+ (Phnom Penh)</t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
     <t>Directo T/S Pusan o 
 Ningbo</t>
   </si>
   <si>
-    <t>Directo vía Shekou, Da chan Bay o HK</t>
-[...3 lines deleted...]
-Singapore</t>
+    <t xml:space="preserve">46 días </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surabaya </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sydney </t>
+  </si>
+  <si>
+    <t>Tokyo</t>
+  </si>
+  <si>
+    <t>47 días</t>
+  </si>
+  <si>
+    <t>Tuticorin</t>
+  </si>
+  <si>
+    <t>72 días</t>
+  </si>
+  <si>
+    <t>Xiamen</t>
+  </si>
+  <si>
+    <t>Xiaolan</t>
+  </si>
+  <si>
+    <t>Xingang (Tianjin)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yokohama </t>
+  </si>
+  <si>
+    <t>Zhongshan</t>
+  </si>
+  <si>
+    <t>Zhuhai</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>EUROPA - CALLAO</t>
+  </si>
+  <si>
+    <t>W/M HASTA 5 CBM</t>
+  </si>
+  <si>
+    <t>W/M HASTA 15 CBM</t>
+  </si>
+  <si>
+    <t>EGIPTO</t>
+  </si>
+  <si>
+    <t>Alexandría</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vía Barcelona </t>
+  </si>
+  <si>
+    <t>MENSUAL</t>
+  </si>
+  <si>
+    <t>82 días</t>
+  </si>
+  <si>
+    <t>BÉLGICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amberes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Directo </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 23 días </t>
+  </si>
+  <si>
+    <t>ESPAÑA</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Directo T/S Posorja</t>
+  </si>
+  <si>
+    <t>39 días</t>
+  </si>
+  <si>
+    <t>Bilbao</t>
+  </si>
+  <si>
+    <t>Vía VLC/BCN</t>
+  </si>
+  <si>
+    <t>MARRUECOS</t>
+  </si>
+  <si>
+    <t>CasaBlanca</t>
+  </si>
+  <si>
+    <t>77 días</t>
+  </si>
+  <si>
+    <t>SUDAFRICA</t>
+  </si>
+  <si>
+    <t>Vía Rotterdam</t>
+  </si>
+  <si>
+    <t>68 días</t>
+  </si>
+  <si>
+    <t>TURQUÍA</t>
+  </si>
+  <si>
+    <t>Estambul</t>
+  </si>
+  <si>
+    <t>Vía Amberes</t>
+  </si>
+  <si>
+    <t>ITALIA</t>
+  </si>
+  <si>
+    <t>Genova</t>
+  </si>
+  <si>
+    <t>44 días</t>
+  </si>
+  <si>
+    <t>ISRAEL</t>
+  </si>
+  <si>
+    <t>Haifa</t>
+  </si>
+  <si>
+    <t>ALEMANIA</t>
+  </si>
+  <si>
+    <t>Hamburgo</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 26 días </t>
+  </si>
+  <si>
+    <t>La Coruña / Vigo</t>
+  </si>
+  <si>
+    <t>FRANCIA</t>
+  </si>
+  <si>
+    <t>Le Havre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41 días </t>
+  </si>
+  <si>
+    <t>PORTUGAL</t>
+  </si>
+  <si>
+    <t>Lisboa / Oporto</t>
+  </si>
+  <si>
+    <t>Vía Valencia</t>
+  </si>
+  <si>
+    <t>INGLATERRA</t>
+  </si>
+  <si>
+    <t>London Gate</t>
+  </si>
+  <si>
+    <t>Directo T/S Manzanillo, PA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 días </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyon  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 40 días </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madrid </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marseille </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paris </t>
+  </si>
+  <si>
+    <t>GRECIA</t>
+  </si>
+  <si>
+    <t>Piraeus</t>
+  </si>
+  <si>
+    <t>PAISES BAJOS</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sevilla </t>
+  </si>
+  <si>
+    <t>Tenerife (Las Palmas)</t>
+  </si>
+  <si>
+    <t>49 días</t>
+  </si>
+  <si>
+    <t>Toulouse</t>
+  </si>
+  <si>
+    <t>Valencia</t>
+  </si>
+  <si>
+    <t>AMERICA - CALLAO</t>
+  </si>
+  <si>
+    <t>W/M HASTA 15 CBM hasta el 14.09</t>
+  </si>
+  <si>
+    <t>ARGENTINA</t>
+  </si>
+  <si>
+    <t>Buenos Aires</t>
+  </si>
+  <si>
+    <t>Multimodal (Via Chile)</t>
+  </si>
+  <si>
+    <t>14 días</t>
+  </si>
+  <si>
+    <t>URUGUAY</t>
+  </si>
+  <si>
+    <t>Montevideo</t>
+  </si>
+  <si>
+    <t>Directo T/S Kingston</t>
+  </si>
+  <si>
+    <t>QUINCENAL</t>
+  </si>
+  <si>
+    <t>PARAGUAY</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>Vía Montevideo</t>
+  </si>
+  <si>
+    <t>CADA 20 DÍAS</t>
+  </si>
+  <si>
+    <t>BRASIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santos </t>
+  </si>
+  <si>
+    <t>18 Días</t>
+  </si>
+  <si>
+    <t>Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>Vía Santos</t>
+  </si>
+  <si>
+    <t>35 Días</t>
+  </si>
+  <si>
+    <t>Cachoeirinha</t>
+  </si>
+  <si>
+    <t>Itajaí</t>
+  </si>
+  <si>
+    <t>Curitiba</t>
+  </si>
+  <si>
+    <t>CHILE</t>
+  </si>
+  <si>
+    <t>San Antonio***</t>
+  </si>
+  <si>
+    <t>06 días</t>
+  </si>
+  <si>
+    <t>ECUADOR</t>
+  </si>
+  <si>
+    <t>Guayaquil</t>
+  </si>
+  <si>
+    <t>03 días</t>
+  </si>
+  <si>
+    <t>COLOMBIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buenaventura </t>
+  </si>
+  <si>
+    <t>05 días</t>
+  </si>
+  <si>
+    <t>Cartagena</t>
+  </si>
+  <si>
+    <t>Via Colón</t>
+  </si>
+  <si>
+    <t>23 días</t>
+  </si>
+  <si>
+    <t>PANAMÁ</t>
+  </si>
+  <si>
+    <t>Manzanillo, PA</t>
+  </si>
+  <si>
+    <t>Manzanillo (Directo)</t>
+  </si>
+  <si>
+    <t>08 días</t>
+  </si>
+  <si>
+    <t>MÉXICO</t>
+  </si>
+  <si>
+    <t>Manzanillo, MX</t>
+  </si>
+  <si>
+    <t>18 días</t>
+  </si>
+  <si>
+    <t>ESTADOS UNIDOS</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t>Transbordo</t>
+  </si>
+  <si>
+    <t>15 días</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New York </t>
+  </si>
+  <si>
+    <t>16 días</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chicago </t>
+  </si>
+  <si>
+    <t>Directo POL Norfolk o Via NYC</t>
   </si>
   <si>
     <t>26 días</t>
   </si>
   <si>
-    <t>18 días</t>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>Directo T/S Manzanillo, Mx</t>
+  </si>
+  <si>
+    <t>CANADÁ</t>
+  </si>
+  <si>
+    <t>TORONTO</t>
   </si>
   <si>
     <t>Directo (POL Halifax) o via Miami</t>
   </si>
   <si>
     <t>15 días 
 / 25 días</t>
   </si>
   <si>
+    <t>MONTREAL</t>
+  </si>
+  <si>
     <t>Via Toronto</t>
   </si>
   <si>
     <t>20 días 
 / 30 días</t>
   </si>
   <si>
-    <t>Ahmedabad</t>
-[...36 lines deleted...]
-- USD 180/TN
+    <t>VANCOUVER</t>
+  </si>
+  <si>
+    <t>USD 205/CBM 
+- USD 275/TN
 (aplica el mayor resultado)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="[$USD]\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="[$USD]\ #,##0.00_);\([$USD]\ #,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="[$EUR]\ #,##0.00"/>
     <numFmt numFmtId="168" formatCode="d\i\as"/>
     <numFmt numFmtId="169" formatCode="[$USD]\ #,##0.00;[Red][$USD]\ #,##0.00"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
@@ -1295,57 +1287,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color rgb="FF7030A0"/>
       <name val="Verdana"/>
@@ -1450,51 +1435,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF00B0F0"/>
       </left>
       <right style="thin">
         <color rgb="FF00B0F0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1629,53 +1614,50 @@
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1708,165 +1690,153 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="33" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="30" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="30" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="31" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="30" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="31" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="31" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="32" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="167" fontId="32" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="31" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="26" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal 1" xfId="5"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Millares 2" xfId="2"/>
     <cellStyle name="Millares 3" xfId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 1670" xfId="6"/>
     <cellStyle name="Normal 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1969,51 +1939,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE AL 07 DE ABRIL (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 01 AL 15 DE JUNIO (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>768348</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>800100</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2113,51 +2083,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE AL 07 DE ABRIL (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 01 AL 15 DE JUNIO (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2241,51 +2211,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE AL 07 DE ABRIL (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 01 AL 15 DE JUNIO (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2560,2119 +2530,2113 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A7:J85"/>
+  <dimension ref="A7:N85"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14" style="18" customWidth="1"/>
-    <col min="2" max="2" width="15.21875" customWidth="1"/>
+    <col min="2" max="2" width="15.33203125" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
-    <col min="4" max="5" width="22.77734375" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="22.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.44140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="16.77734375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="14.21875" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="30.44140625" hidden="1" customWidth="1"/>
-    <col min="11" max="11" width="3.21875" customWidth="1"/>
+    <col min="11" max="11" width="3.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="28"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A8" s="29"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A9" s="29"/>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A10" s="29"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
     </row>
-    <row r="11" spans="1:10" ht="25.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="102" t="s">
+    <row r="11" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="124" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="101"/>
-[...5 lines deleted...]
-      <c r="H11" s="101"/>
+      <c r="B11" s="124"/>
+      <c r="C11" s="124"/>
+      <c r="D11" s="124"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="124"/>
+      <c r="G11" s="124"/>
+      <c r="H11" s="124"/>
     </row>
     <row r="12" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A12" s="103" t="s">
+      <c r="A12" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="104" t="s">
+      <c r="B12" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="104" t="s">
+      <c r="C12" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="105" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="104" t="s">
+      <c r="E12" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="G12" s="104" t="s">
+      <c r="F12" s="100" t="s">
         <v>6</v>
       </c>
-      <c r="H12" s="104" t="s">
+      <c r="G12" s="100" t="s">
         <v>7</v>
       </c>
-      <c r="I12" s="97" t="s">
-        <v>212</v>
+      <c r="H12" s="100" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" s="95" t="s">
+        <v>9</v>
       </c>
       <c r="J12" s="15" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...9 lines deleted...]
-        <v>165</v>
+      <c r="C13" s="83">
+        <v>145</v>
+      </c>
+      <c r="D13" s="83">
+        <v>145</v>
+      </c>
+      <c r="E13" s="83">
+        <v>145</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="I13" s="100"/>
+        <v>15</v>
+      </c>
+      <c r="I13" s="98"/>
       <c r="J13" s="15"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>195</v>
+        <v>17</v>
+      </c>
+      <c r="C14" s="83">
+        <v>180</v>
+      </c>
+      <c r="D14" s="83">
+        <v>180</v>
+      </c>
+      <c r="E14" s="83">
+        <v>180</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="I14">
         <v>10</v>
       </c>
-      <c r="J14" s="84">
+      <c r="J14" s="83">
         <f>125</f>
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C15" s="84">
+        <v>21</v>
+      </c>
+      <c r="C15" s="83">
         <v>205</v>
       </c>
-      <c r="D15" s="84">
+      <c r="D15" s="83">
         <v>205</v>
       </c>
-      <c r="E15" s="2">
+      <c r="E15" s="83">
         <v>205</v>
       </c>
-      <c r="F15" s="99" t="s">
-        <v>232</v>
+      <c r="F15" s="97" t="s">
+        <v>22</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="I15">
         <v>10</v>
       </c>
-      <c r="J15" s="84">
+      <c r="J15" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="83">
+        <v>170</v>
+      </c>
+      <c r="D16" s="83">
+        <v>170</v>
+      </c>
+      <c r="E16" s="83">
+        <v>170</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="84">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="I16">
         <v>10</v>
       </c>
-      <c r="J16" s="84">
+      <c r="J16" s="83">
         <f>120</f>
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C17" s="84">
+        <v>26</v>
+      </c>
+      <c r="C17" s="83">
         <v>160</v>
       </c>
-      <c r="D17" s="84">
+      <c r="D17" s="83">
         <v>160</v>
       </c>
-      <c r="E17" s="2">
+      <c r="E17" s="83">
         <v>160</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>246</v>
+        <v>28</v>
       </c>
       <c r="I17">
         <v>10</v>
       </c>
-      <c r="J17" s="84">
+      <c r="J17" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="83">
+        <v>220</v>
+      </c>
+      <c r="D18" s="83">
+        <v>220</v>
+      </c>
+      <c r="E18" s="83">
+        <v>220</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G18" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>222</v>
+        <v>30</v>
       </c>
       <c r="I18">
         <v>10</v>
       </c>
-      <c r="J18" s="84">
+      <c r="J18" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C19" s="85">
+        <v>32</v>
+      </c>
+      <c r="C19" s="84">
         <v>110</v>
       </c>
-      <c r="D19" s="85">
+      <c r="D19" s="84">
         <v>110</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E19" s="84">
         <v>110</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="I19">
         <v>10</v>
       </c>
-      <c r="J19" s="85">
+      <c r="J19" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C20" s="84">
+        <v>35</v>
+      </c>
+      <c r="C20" s="83">
         <v>190</v>
       </c>
-      <c r="D20" s="84">
+      <c r="D20" s="83">
         <v>190</v>
       </c>
       <c r="E20" s="2">
         <v>190</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I20">
         <v>10</v>
       </c>
-      <c r="J20" s="84">
+      <c r="J20" s="83">
         <f>100</f>
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>165</v>
+        <v>39</v>
+      </c>
+      <c r="C21" s="83">
+        <v>155</v>
+      </c>
+      <c r="D21" s="83">
+        <v>155</v>
+      </c>
+      <c r="E21" s="83">
+        <v>155</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="I21">
         <v>10</v>
       </c>
-      <c r="J21" s="84">
+      <c r="J21" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C22" s="84">
+        <v>40</v>
+      </c>
+      <c r="C22" s="83">
         <v>175</v>
       </c>
-      <c r="D22" s="84">
+      <c r="D22" s="83">
         <v>175</v>
       </c>
       <c r="E22" s="2">
         <f t="shared" ref="E22:E70" si="0">D22</f>
         <v>175</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>222</v>
+        <v>30</v>
       </c>
       <c r="I22">
         <v>10</v>
       </c>
-      <c r="J22" s="84">
+      <c r="J22" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C23" s="84">
+        <v>42</v>
+      </c>
+      <c r="C23" s="83">
         <v>160</v>
       </c>
-      <c r="D23" s="84">
+      <c r="D23" s="83">
         <v>160</v>
       </c>
       <c r="E23" s="2">
-        <f t="shared" si="0"/>
+        <f>D23</f>
         <v>160</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I23">
         <v>10</v>
       </c>
-      <c r="J23" s="84">
+      <c r="J23" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-(aplica el mayor resultado)</v>
+        <v>44</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>251</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>251</v>
       </c>
-      <c r="E24" s="2" t="str">
-[...3 lines deleted...]
-(aplica el mayor resultado)</v>
+      <c r="E24" s="20" t="s">
+        <v>251</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I24">
         <v>10</v>
       </c>
       <c r="J24" s="20" t="s">
-        <v>211</v>
+        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>48</v>
+      </c>
+      <c r="C25" s="83">
+        <v>180</v>
+      </c>
+      <c r="D25" s="83">
+        <v>180</v>
       </c>
       <c r="E25" s="2">
         <f t="shared" si="0"/>
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="I25">
         <v>10</v>
       </c>
-      <c r="J25" s="84">
+      <c r="J25" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C26" s="2">
+        <v>50</v>
+      </c>
+      <c r="C26" s="83">
         <v>150</v>
       </c>
-      <c r="D26" s="84">
+      <c r="D26" s="83">
         <v>150</v>
       </c>
       <c r="E26" s="2">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I26">
         <v>10</v>
       </c>
-      <c r="J26" s="84">
+      <c r="J26" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>51</v>
+      </c>
+      <c r="C27" s="83">
+        <v>135</v>
+      </c>
+      <c r="D27" s="83">
+        <v>135</v>
       </c>
       <c r="E27" s="2">
         <f t="shared" si="0"/>
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I27">
         <v>10</v>
       </c>
-      <c r="J27" s="84">
+      <c r="J27" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="C28" s="2">
+        <v>53</v>
+      </c>
+      <c r="C28" s="83">
         <v>165</v>
       </c>
-      <c r="D28" s="84">
+      <c r="D28" s="83">
         <v>165</v>
       </c>
       <c r="E28" s="2">
         <f t="shared" si="0"/>
         <v>165</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="I28">
         <v>10</v>
       </c>
-      <c r="J28" s="84">
+      <c r="J28" s="83">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>55</v>
+      </c>
+      <c r="C29" s="83">
+        <v>225</v>
+      </c>
+      <c r="D29" s="83">
+        <v>225</v>
       </c>
       <c r="E29" s="2">
         <f t="shared" si="0"/>
-        <v>175</v>
+        <v>225</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="I29">
         <v>10</v>
       </c>
-      <c r="J29" s="84">
+      <c r="J29" s="83">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C30" s="84">
+        <v>56</v>
+      </c>
+      <c r="C30" s="83">
         <v>220</v>
       </c>
-      <c r="D30" s="84">
+      <c r="D30" s="83">
         <v>220</v>
       </c>
       <c r="E30" s="2">
         <f t="shared" si="0"/>
         <v>220</v>
       </c>
-      <c r="F30" s="83" t="s">
-        <v>10</v>
+      <c r="F30" s="82" t="s">
+        <v>36</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="I30">
         <v>10</v>
       </c>
-      <c r="J30" s="84">
+      <c r="J30" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C31" s="2">
+        <v>57</v>
+      </c>
+      <c r="C31" s="83">
         <v>130</v>
       </c>
-      <c r="D31" s="84">
+      <c r="D31" s="83">
         <v>130</v>
       </c>
       <c r="E31" s="2">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I31">
         <v>10</v>
       </c>
-      <c r="J31" s="84">
+      <c r="J31" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C32" s="4">
+        <v>59</v>
+      </c>
+      <c r="C32" s="84">
         <v>110</v>
       </c>
-      <c r="D32" s="85">
+      <c r="D32" s="84">
         <v>110</v>
       </c>
-      <c r="E32" s="4">
-        <f t="shared" si="0"/>
+      <c r="E32" s="84">
         <v>110</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>231</v>
+        <v>60</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="I32">
         <v>10</v>
       </c>
-      <c r="J32" s="85">
+      <c r="J32" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="C33" s="84">
+        <v>63</v>
+      </c>
+      <c r="C33" s="83">
         <v>145</v>
       </c>
-      <c r="D33" s="84">
+      <c r="D33" s="83">
         <v>145</v>
       </c>
       <c r="E33" s="2">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>223</v>
+        <v>64</v>
       </c>
       <c r="I33">
         <v>10</v>
       </c>
-      <c r="J33" s="84">
+      <c r="J33" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="C34" s="2">
+        <v>65</v>
+      </c>
+      <c r="C34" s="83">
         <v>180</v>
       </c>
-      <c r="D34" s="84">
+      <c r="D34" s="83">
         <v>180</v>
       </c>
       <c r="E34" s="2">
         <f t="shared" si="0"/>
         <v>180</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+      <c r="J34" s="83"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C35" s="2">
+        <v>66</v>
+      </c>
+      <c r="C35" s="83">
         <v>140</v>
       </c>
-      <c r="D35" s="84">
+      <c r="D35" s="83">
         <v>140</v>
       </c>
       <c r="E35" s="2">
         <f t="shared" si="0"/>
         <v>140</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>219</v>
+        <v>67</v>
       </c>
       <c r="I35">
         <v>10</v>
       </c>
-      <c r="J35" s="84">
+      <c r="J35" s="83">
         <f>70</f>
         <v>70</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="C36" s="4">
+        <v>68</v>
+      </c>
+      <c r="C36" s="84">
         <v>110</v>
       </c>
-      <c r="D36" s="85">
+      <c r="D36" s="84">
         <v>110</v>
       </c>
       <c r="E36" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="I36">
         <v>10</v>
       </c>
-      <c r="J36" s="85">
+      <c r="J36" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C37" s="2">
+        <v>71</v>
+      </c>
+      <c r="C37" s="83">
         <v>150</v>
       </c>
-      <c r="D37" s="84">
+      <c r="D37" s="83">
         <v>150</v>
       </c>
       <c r="E37" s="2">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>219</v>
+        <v>67</v>
       </c>
       <c r="I37">
         <v>10</v>
       </c>
-      <c r="J37" s="84">
+      <c r="J37" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C38" s="2">
+        <v>72</v>
+      </c>
+      <c r="C38" s="83">
         <v>125</v>
       </c>
-      <c r="D38" s="84">
+      <c r="D38" s="83">
         <v>125</v>
       </c>
       <c r="E38" s="2">
         <f t="shared" si="0"/>
         <v>125</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="I38">
         <v>10</v>
       </c>
-      <c r="J38" s="84">
+      <c r="J38" s="83">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C39" s="2">
+        <v>76</v>
+      </c>
+      <c r="C39" s="83">
         <v>110</v>
       </c>
-      <c r="D39" s="84">
+      <c r="D39" s="83">
         <v>110</v>
       </c>
       <c r="E39" s="2">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="I39">
         <v>10</v>
       </c>
-      <c r="J39" s="84">
+      <c r="J39" s="83">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="C40" s="2">
+        <v>80</v>
+      </c>
+      <c r="C40" s="83">
         <v>150</v>
       </c>
-      <c r="D40" s="84">
+      <c r="D40" s="83">
         <v>150</v>
       </c>
       <c r="E40" s="2">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I40">
         <v>10</v>
       </c>
-      <c r="J40" s="84">
+      <c r="J40" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="C41" s="4">
+        <v>81</v>
+      </c>
+      <c r="C41" s="83">
         <v>110</v>
       </c>
-      <c r="D41" s="85">
+      <c r="D41" s="83">
         <v>110</v>
       </c>
       <c r="E41" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="I41">
         <v>10</v>
       </c>
-      <c r="J41" s="85">
+      <c r="J41" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C42" s="2">
+        <v>83</v>
+      </c>
+      <c r="C42" s="83">
         <v>145</v>
       </c>
-      <c r="D42" s="84">
+      <c r="D42" s="83">
         <v>145</v>
       </c>
       <c r="E42" s="2">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>218</v>
+        <v>84</v>
       </c>
       <c r="I42">
         <v>10</v>
       </c>
-      <c r="J42" s="84">
+      <c r="J42" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C43" s="84">
+        <v>85</v>
+      </c>
+      <c r="C43" s="83">
         <v>155</v>
       </c>
-      <c r="D43" s="84">
+      <c r="D43" s="83">
         <v>155</v>
       </c>
       <c r="E43" s="2">
         <f t="shared" si="0"/>
         <v>155</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>224</v>
+        <v>86</v>
       </c>
       <c r="I43">
         <v>10</v>
       </c>
-      <c r="J43" s="84">
+      <c r="J43" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C44" s="84">
+        <v>87</v>
+      </c>
+      <c r="C44" s="83">
         <v>220</v>
       </c>
-      <c r="D44" s="84">
+      <c r="D44" s="83">
         <v>220</v>
       </c>
       <c r="E44" s="2">
         <f t="shared" si="0"/>
         <v>220</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>226</v>
+        <v>88</v>
       </c>
       <c r="I44">
         <v>10</v>
       </c>
-      <c r="J44" s="84">
+      <c r="J44" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>89</v>
+      </c>
+      <c r="C45" s="83">
+        <v>155</v>
+      </c>
+      <c r="D45" s="83">
+        <v>155</v>
       </c>
       <c r="E45" s="2">
         <f t="shared" si="0"/>
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>218</v>
+        <v>84</v>
       </c>
       <c r="I45">
         <v>10</v>
       </c>
-      <c r="J45" s="84">
+      <c r="J45" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C46" s="2">
         <v>175</v>
       </c>
-      <c r="D46" s="84">
+      <c r="D46" s="83">
         <v>175</v>
       </c>
       <c r="E46" s="2">
         <f t="shared" si="0"/>
         <v>175</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="I46">
         <v>10</v>
       </c>
-      <c r="J46" s="84">
+      <c r="J46" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
-    <row r="47" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:14" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="C47" s="4">
         <v>105</v>
       </c>
-      <c r="D47" s="85">
+      <c r="D47" s="84">
         <v>105</v>
       </c>
       <c r="E47" s="4">
         <f t="shared" si="0"/>
         <v>105</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>241</v>
+        <v>92</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I47">
         <v>10</v>
       </c>
-      <c r="J47" s="85">
+      <c r="J47" s="84">
         <f>70</f>
         <v>70</v>
       </c>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>94</v>
+      </c>
+      <c r="C48" s="84">
+        <v>110</v>
+      </c>
+      <c r="D48" s="84">
+        <v>110</v>
       </c>
       <c r="E48" s="4">
         <f t="shared" si="0"/>
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="I48">
         <v>10</v>
       </c>
-      <c r="J48" s="85">
+      <c r="J48" s="84">
         <f>40</f>
         <v>40</v>
       </c>
+      <c r="N48" s="81"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>95</v>
+      </c>
+      <c r="C49" s="83">
+        <v>155</v>
+      </c>
+      <c r="D49" s="83">
+        <v>155</v>
       </c>
       <c r="E49" s="2">
         <f t="shared" si="0"/>
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>218</v>
+        <v>84</v>
       </c>
       <c r="I49">
         <v>10</v>
       </c>
-      <c r="J49" s="84">
+      <c r="J49" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A50" s="16" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>97</v>
+      </c>
+      <c r="C50" s="83">
+        <v>155</v>
+      </c>
+      <c r="D50" s="83">
+        <v>155</v>
       </c>
       <c r="E50" s="2">
         <f t="shared" si="0"/>
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I50">
         <v>10</v>
       </c>
-      <c r="J50" s="84">
+      <c r="J50" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>98</v>
+      </c>
+      <c r="C51" s="83">
+        <v>155</v>
+      </c>
+      <c r="D51" s="83">
+        <v>155</v>
       </c>
       <c r="E51" s="2">
         <f t="shared" si="0"/>
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I51">
         <v>10</v>
       </c>
-      <c r="J51" s="84">
+      <c r="J51" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C52" s="2">
+        <v>99</v>
+      </c>
+      <c r="C52" s="83">
         <v>145</v>
       </c>
-      <c r="D52" s="84">
+      <c r="D52" s="83">
         <v>145</v>
       </c>
       <c r="E52" s="2">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>206</v>
+        <v>100</v>
       </c>
       <c r="I52">
         <v>10</v>
       </c>
-      <c r="J52" s="84">
+      <c r="J52" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C53" s="4">
+        <v>101</v>
+      </c>
+      <c r="C53" s="84">
         <v>110</v>
       </c>
-      <c r="D53" s="85">
+      <c r="D53" s="84">
         <v>110</v>
       </c>
       <c r="E53" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>229</v>
+        <v>102</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="I53">
         <v>10</v>
       </c>
-      <c r="J53" s="85">
+      <c r="J53" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A54" s="16" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C54" s="2">
+        <v>104</v>
+      </c>
+      <c r="C54" s="83">
         <v>150</v>
       </c>
-      <c r="D54" s="84">
+      <c r="D54" s="83">
         <v>150</v>
       </c>
       <c r="E54" s="2">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I54">
         <v>10</v>
       </c>
-      <c r="J54" s="84">
+      <c r="J54" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A55" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C55" s="4">
+        <v>105</v>
+      </c>
+      <c r="C55" s="84">
         <v>110</v>
       </c>
-      <c r="D55" s="85">
+      <c r="D55" s="84">
         <v>110</v>
       </c>
       <c r="E55" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F55" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="I55">
         <v>10</v>
       </c>
-      <c r="J55" s="85">
+      <c r="J55" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A56" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C56" s="2">
+        <v>107</v>
+      </c>
+      <c r="C56" s="83">
         <v>130</v>
       </c>
-      <c r="D56" s="84">
+      <c r="D56" s="83">
         <v>130</v>
       </c>
       <c r="E56" s="2">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="I56">
         <v>10</v>
       </c>
-      <c r="J56" s="84">
+      <c r="J56" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A57" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C57" s="4">
+        <v>108</v>
+      </c>
+      <c r="C57" s="84">
         <v>110</v>
       </c>
-      <c r="D57" s="85">
+      <c r="D57" s="84">
         <v>110</v>
       </c>
       <c r="E57" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F57" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>245</v>
+        <v>109</v>
       </c>
       <c r="I57">
         <v>10</v>
       </c>
-      <c r="J57" s="85">
+      <c r="J57" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A58" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>110</v>
+      </c>
+      <c r="C58" s="83">
+        <v>125</v>
+      </c>
+      <c r="D58" s="83">
+        <v>125</v>
       </c>
       <c r="E58" s="2">
         <f t="shared" si="0"/>
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="I58">
         <v>10</v>
       </c>
-      <c r="J58" s="84">
+      <c r="J58" s="83">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A59" s="16" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B59" s="19" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C59" s="84">
+        <v>112</v>
+      </c>
+      <c r="C59" s="83">
         <v>145</v>
       </c>
-      <c r="D59" s="84">
+      <c r="D59" s="83">
         <v>145</v>
       </c>
       <c r="E59" s="2">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="I59">
         <v>10</v>
       </c>
-      <c r="J59" s="84">
+      <c r="J59" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A60" s="16" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C60" s="4">
+        <v>114</v>
+      </c>
+      <c r="C60" s="84">
         <v>135</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="84">
         <v>135</v>
       </c>
-      <c r="E60" s="4">
+      <c r="E60" s="2">
         <f t="shared" si="0"/>
         <v>135</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>230</v>
+        <v>115</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>220</v>
+        <v>116</v>
       </c>
       <c r="I60">
         <v>10</v>
       </c>
-      <c r="J60" s="85">
+      <c r="J60" s="84">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A61" s="16" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C61" s="2">
+        <v>117</v>
+      </c>
+      <c r="C61" s="83">
         <v>150</v>
       </c>
-      <c r="D61" s="84">
+      <c r="D61" s="83">
         <v>150</v>
       </c>
       <c r="E61" s="2">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I61">
         <v>10</v>
       </c>
-      <c r="J61" s="84">
+      <c r="J61" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A62" s="16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="C62" s="84">
+        <v>118</v>
+      </c>
+      <c r="C62" s="83">
         <v>220</v>
       </c>
-      <c r="D62" s="84">
+      <c r="D62" s="83">
         <v>220</v>
       </c>
       <c r="E62" s="2">
         <f t="shared" si="0"/>
         <v>220</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="I62">
         <v>10</v>
       </c>
-      <c r="J62" s="84">
+      <c r="J62" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A63" s="16" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C63" s="2">
+        <v>119</v>
+      </c>
+      <c r="C63" s="83">
         <v>145</v>
       </c>
-      <c r="D63" s="84">
+      <c r="D63" s="83">
         <v>145</v>
       </c>
       <c r="E63" s="2">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="I63">
         <v>10</v>
       </c>
-      <c r="J63" s="84">
+      <c r="J63" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A64" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="C64" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>180</v>
+      </c>
+      <c r="D64" s="83">
+        <v>180</v>
       </c>
       <c r="E64" s="2">
         <f t="shared" si="0"/>
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="I64">
         <v>10</v>
       </c>
-      <c r="J64" s="84">
+      <c r="J64" s="83">
         <f>110</f>
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A65" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="C65" s="4">
+        <v>123</v>
+      </c>
+      <c r="C65" s="84">
         <v>110</v>
       </c>
-      <c r="D65" s="85">
+      <c r="D65" s="84">
         <v>110</v>
       </c>
       <c r="E65" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I65">
         <v>10</v>
       </c>
-      <c r="J65" s="85">
+      <c r="J65" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A66" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C66" s="2">
+        <v>124</v>
+      </c>
+      <c r="C66" s="83">
         <v>130</v>
       </c>
-      <c r="D66" s="84">
+      <c r="D66" s="83">
         <v>130</v>
       </c>
       <c r="E66" s="2">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="I66">
         <v>10</v>
       </c>
-      <c r="J66" s="84">
+      <c r="J66" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A67" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C67" s="4">
+        <v>125</v>
+      </c>
+      <c r="C67" s="84">
         <v>110</v>
       </c>
-      <c r="D67" s="85">
+      <c r="D67" s="84">
         <v>110</v>
       </c>
       <c r="E67" s="4">
         <f t="shared" si="0"/>
         <v>110</v>
       </c>
       <c r="F67" s="4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I67">
         <v>10</v>
       </c>
-      <c r="J67" s="85">
+      <c r="J67" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A68" s="16" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="C68" s="2">
+        <v>126</v>
+      </c>
+      <c r="C68" s="83">
         <v>145</v>
       </c>
-      <c r="D68" s="84">
+      <c r="D68" s="83">
         <v>145</v>
       </c>
       <c r="E68" s="2">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="I68">
         <v>10</v>
       </c>
-      <c r="J68" s="84">
+      <c r="J68" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A69" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C69" s="2">
+        <v>127</v>
+      </c>
+      <c r="C69" s="83">
         <v>130</v>
       </c>
-      <c r="D69" s="84">
+      <c r="D69" s="83">
         <v>130</v>
       </c>
       <c r="E69" s="2">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="I69">
         <v>10</v>
       </c>
-      <c r="J69" s="84">
+      <c r="J69" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A70" s="16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C70" s="2">
+        <v>128</v>
+      </c>
+      <c r="C70" s="83">
         <v>130</v>
       </c>
-      <c r="D70" s="84">
+      <c r="D70" s="83">
         <v>130</v>
       </c>
       <c r="E70" s="2">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="I70">
         <v>10</v>
       </c>
-      <c r="J70" s="84">
+      <c r="J70" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A71" s="30"/>
       <c r="B71" s="31"/>
       <c r="C71" s="31"/>
       <c r="D71" s="32"/>
       <c r="E71" s="32"/>
       <c r="F71" s="11"/>
       <c r="G71" s="11"/>
       <c r="H71" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A72" s="33"/>
       <c r="B72" s="31"/>
       <c r="C72" s="31"/>
       <c r="D72" s="9"/>
       <c r="E72" s="9"/>
       <c r="F72" s="10"/>
       <c r="G72" s="11"/>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A73" s="14"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="12"/>
       <c r="E73" s="12"/>
       <c r="F73" s="12"/>
       <c r="G73" s="26"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A74" s="14"/>
       <c r="B74" s="13"/>
       <c r="C74" s="13"/>
       <c r="D74" s="12"/>
@@ -4696,132 +4660,132 @@
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
       <c r="F76" s="12"/>
       <c r="G76" s="26"/>
       <c r="H76" s="25"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A77" s="14"/>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12"/>
       <c r="F77" s="12"/>
       <c r="G77" s="26"/>
       <c r="H77" s="25"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B78" s="22"/>
       <c r="C78" s="22"/>
       <c r="F78" s="24"/>
       <c r="G78" s="24"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A79" s="106"/>
-[...3 lines deleted...]
-      <c r="E79" s="108"/>
+      <c r="A79" s="102"/>
+      <c r="B79" s="103"/>
+      <c r="C79" s="103"/>
+      <c r="D79" s="104"/>
+      <c r="E79" s="104"/>
       <c r="F79" s="24"/>
       <c r="G79" s="24"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A80" s="109"/>
-[...3 lines deleted...]
-      <c r="E80" s="108"/>
+      <c r="A80" s="105"/>
+      <c r="B80" s="103"/>
+      <c r="C80" s="103"/>
+      <c r="D80" s="104"/>
+      <c r="E80" s="104"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A81" s="109"/>
-[...3 lines deleted...]
-      <c r="E81" s="108"/>
+      <c r="A81" s="105"/>
+      <c r="B81" s="103"/>
+      <c r="C81" s="103"/>
+      <c r="D81" s="104"/>
+      <c r="E81" s="104"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A82" s="109"/>
-[...3 lines deleted...]
-      <c r="E82" s="108"/>
+      <c r="A82" s="105"/>
+      <c r="B82" s="104"/>
+      <c r="C82" s="104"/>
+      <c r="D82" s="104"/>
+      <c r="E82" s="104"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A83" s="109"/>
-[...3 lines deleted...]
-      <c r="E83" s="108"/>
+      <c r="A83" s="105"/>
+      <c r="B83" s="104"/>
+      <c r="C83" s="104"/>
+      <c r="D83" s="104"/>
+      <c r="E83" s="104"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A84" s="106"/>
-[...3 lines deleted...]
-      <c r="E84" s="110"/>
+      <c r="A84" s="102"/>
+      <c r="B84" s="104"/>
+      <c r="C84" s="104"/>
+      <c r="D84" s="104"/>
+      <c r="E84" s="106"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A85" s="111"/>
-[...3 lines deleted...]
-      <c r="E85" s="112"/>
+      <c r="A85" s="107"/>
+      <c r="B85" s="108"/>
+      <c r="C85" s="108"/>
+      <c r="D85" s="108"/>
+      <c r="E85" s="108"/>
       <c r="F85" s="24"/>
       <c r="G85" s="24"/>
     </row>
   </sheetData>
   <autoFilter ref="A12:H77"/>
   <mergeCells count="1">
     <mergeCell ref="A11:H11"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:H47"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView topLeftCell="A10" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
-    <col min="2" max="2" width="17.77734375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="12.21875" customWidth="1"/>
+    <col min="2" max="2" width="17.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.109375" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
-    <col min="5" max="5" width="23.77734375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="14.21875" customWidth="1"/>
+    <col min="5" max="5" width="23.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="34"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="34"/>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
     </row>
     <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="34"/>
       <c r="B10" s="34"/>
@@ -4841,755 +4805,753 @@
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
     </row>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="34"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
     </row>
     <row r="13" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A13" s="34"/>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
     </row>
     <row r="14" spans="1:8" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="113" t="s">
-[...8 lines deleted...]
-      <c r="H14" s="102"/>
+      <c r="A14" s="125" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" s="124"/>
+      <c r="C14" s="124"/>
+      <c r="D14" s="124"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="124"/>
+      <c r="G14" s="124"/>
+      <c r="H14" s="124"/>
     </row>
     <row r="15" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="114" t="s">
+      <c r="A15" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="115" t="s">
+      <c r="B15" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="116" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="116" t="s">
+      <c r="C15" s="111" t="s">
         <v>3</v>
       </c>
-      <c r="F15" s="114" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="114" t="s">
+      <c r="D15" s="111" t="s">
+        <v>131</v>
+      </c>
+      <c r="E15" s="111" t="s">
+        <v>132</v>
+      </c>
+      <c r="F15" s="109" t="s">
         <v>6</v>
       </c>
-      <c r="H15" s="117" t="s">
+      <c r="G15" s="109" t="s">
         <v>7</v>
+      </c>
+      <c r="H15" s="112" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="B16" s="38" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="C16" s="39">
         <f>D16</f>
         <v>155</v>
       </c>
       <c r="D16" s="39">
         <v>155</v>
       </c>
       <c r="E16" s="39">
         <f>D16</f>
         <v>155</v>
       </c>
       <c r="F16" s="40" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="G16" s="40" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="H16" s="40" t="s">
-        <v>209</v>
+        <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="37" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>115</v>
+        <v>139</v>
       </c>
       <c r="C17" s="44">
-        <f>D17</f>
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D17" s="44">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="E17" s="44">
         <f t="shared" ref="E17:E25" si="0">D17</f>
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="F17" s="45" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="G17" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H17" s="40" t="s">
-        <v>117</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="37" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="C18" s="44">
         <f t="shared" ref="C18:C19" si="1">D18</f>
         <v>105</v>
       </c>
       <c r="D18" s="44">
         <v>105</v>
       </c>
       <c r="E18" s="44">
         <f t="shared" si="0"/>
         <v>105</v>
       </c>
       <c r="F18" s="45" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="G18" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H18" s="40" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="37" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="C19" s="41">
         <f t="shared" si="1"/>
         <v>105</v>
       </c>
       <c r="D19" s="41">
         <v>105</v>
       </c>
       <c r="E19" s="41">
         <f t="shared" si="0"/>
         <v>105</v>
       </c>
       <c r="F19" s="40" t="s">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="G19" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H19" s="40" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="37" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>208</v>
+        <v>149</v>
       </c>
       <c r="C20" s="39">
         <f t="shared" ref="C20:C30" si="2">D20</f>
         <v>150</v>
       </c>
-      <c r="D20" s="86">
+      <c r="D20" s="85">
         <v>150</v>
       </c>
       <c r="E20" s="39">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
       <c r="F20" s="40" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="G20" s="40" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="H20" s="40" t="s">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
-        <v>199</v>
+        <v>151</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="C21" s="2">
-        <f t="shared" si="2"/>
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="D21" s="39">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="E21" s="39">
         <f>D21</f>
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>205</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="37" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="B22" s="38" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="C22" s="39">
         <v>130</v>
       </c>
       <c r="D22" s="39">
         <v>130</v>
       </c>
       <c r="E22" s="39">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F22" s="40" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="G22" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H22" s="40" t="s">
-        <v>206</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="37" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="B23" s="43" t="s">
-        <v>126</v>
+        <v>158</v>
       </c>
       <c r="C23" s="46">
         <f t="shared" si="2"/>
         <v>105</v>
       </c>
       <c r="D23" s="46">
         <v>105</v>
       </c>
       <c r="E23" s="44">
         <f t="shared" si="0"/>
         <v>105</v>
       </c>
       <c r="F23" s="45" t="s">
-        <v>243</v>
+        <v>33</v>
       </c>
       <c r="G23" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H23" s="40" t="s">
-        <v>112</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="37" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="B24" s="38" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="C24" s="39">
         <f t="shared" si="2"/>
         <v>145</v>
       </c>
       <c r="D24" s="39">
         <v>145</v>
       </c>
       <c r="E24" s="39">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="G24" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H24" s="40" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="37" t="s">
-        <v>131</v>
+        <v>162</v>
       </c>
       <c r="B25" s="43" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
       <c r="C25" s="44">
         <f t="shared" si="2"/>
         <v>100</v>
       </c>
       <c r="D25" s="44">
         <v>100</v>
       </c>
       <c r="E25" s="44">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="F25" s="45" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="G25" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H25" s="40" t="s">
-        <v>133</v>
+        <v>164</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="37" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B26" s="38" t="s">
-        <v>134</v>
+        <v>165</v>
       </c>
       <c r="C26" s="41">
         <f t="shared" si="2"/>
         <v>130</v>
       </c>
       <c r="D26" s="41">
         <v>130</v>
       </c>
       <c r="E26" s="41">
         <f t="shared" ref="E26:E39" si="3">D26</f>
         <v>130</v>
       </c>
       <c r="F26" s="40" t="s">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="G26" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H26" s="40" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="37" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="B27" s="38" t="s">
-        <v>136</v>
+        <v>167</v>
       </c>
       <c r="C27" s="42">
         <f t="shared" si="2"/>
         <v>135</v>
       </c>
       <c r="D27" s="42">
         <v>135</v>
       </c>
       <c r="E27" s="41">
         <f t="shared" si="3"/>
         <v>135</v>
       </c>
       <c r="F27" s="40" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="G27" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H27" s="40" t="s">
-        <v>207</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="37" t="s">
-        <v>137</v>
+        <v>169</v>
       </c>
       <c r="B28" s="38" t="s">
-        <v>138</v>
+        <v>170</v>
       </c>
       <c r="C28" s="42">
         <f t="shared" si="2"/>
         <v>135</v>
       </c>
       <c r="D28" s="42">
         <v>135</v>
       </c>
       <c r="E28" s="41">
         <f t="shared" si="3"/>
         <v>135</v>
       </c>
       <c r="F28" s="40" t="s">
-        <v>248</v>
+        <v>171</v>
       </c>
       <c r="G28" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H28" s="40" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="37" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="B29" s="43" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="C29" s="44">
         <f t="shared" si="2"/>
         <v>100</v>
       </c>
       <c r="D29" s="44">
         <v>100</v>
       </c>
       <c r="E29" s="44">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="F29" s="45" t="s">
-        <v>201</v>
+        <v>174</v>
       </c>
       <c r="G29" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H29" s="40" t="s">
-        <v>141</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="37" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="B30" s="38" t="s">
-        <v>142</v>
+        <v>176</v>
       </c>
       <c r="C30" s="42">
         <f t="shared" si="2"/>
         <v>135</v>
       </c>
       <c r="D30" s="42">
         <v>135</v>
       </c>
       <c r="E30" s="41">
         <f t="shared" si="3"/>
         <v>135</v>
       </c>
       <c r="F30" s="40" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="G30" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H30" s="40" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="37" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B31" s="38" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="C31" s="41">
         <f t="shared" ref="C31" si="4">D31</f>
         <v>110</v>
       </c>
       <c r="D31" s="41">
         <v>110</v>
       </c>
       <c r="E31" s="41">
         <f t="shared" si="3"/>
         <v>110</v>
       </c>
       <c r="F31" s="40" t="s">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="G31" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H31" s="40" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="37" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="B32" s="38" t="s">
-        <v>145</v>
+        <v>179</v>
       </c>
       <c r="C32" s="42">
         <f t="shared" ref="C32:C38" si="5">D32</f>
         <v>135</v>
       </c>
       <c r="D32" s="42">
         <v>135</v>
       </c>
       <c r="E32" s="41">
         <f t="shared" si="3"/>
         <v>135</v>
       </c>
       <c r="F32" s="40" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="G32" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H32" s="40" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="37" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="B33" s="38" t="s">
-        <v>146</v>
+        <v>180</v>
       </c>
       <c r="C33" s="42">
         <f t="shared" si="5"/>
         <v>135</v>
       </c>
       <c r="D33" s="42">
         <v>135</v>
       </c>
       <c r="E33" s="41">
         <f t="shared" si="3"/>
         <v>135</v>
       </c>
       <c r="F33" s="40" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="G33" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H33" s="40" t="s">
-        <v>207</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="37" t="s">
-        <v>147</v>
+        <v>181</v>
       </c>
       <c r="B34" s="38" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="C34" s="39">
         <f t="shared" si="5"/>
         <v>180</v>
       </c>
-      <c r="D34" s="86">
+      <c r="D34" s="85">
         <v>180</v>
       </c>
       <c r="E34" s="39">
         <f t="shared" si="3"/>
         <v>180</v>
       </c>
       <c r="F34" s="40" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="G34" s="40" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="H34" s="40" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
-        <v>149</v>
+        <v>183</v>
       </c>
       <c r="B35" s="43" t="s">
-        <v>150</v>
+        <v>184</v>
       </c>
       <c r="C35" s="44">
         <f t="shared" si="5"/>
         <v>100</v>
       </c>
       <c r="D35" s="44">
         <v>100</v>
       </c>
       <c r="E35" s="44">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="F35" s="45" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="G35" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H35" s="40" t="s">
-        <v>117</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="37" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B36" s="38" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="C36" s="41">
         <v>130</v>
       </c>
       <c r="D36" s="41">
         <v>130</v>
       </c>
       <c r="E36" s="41">
         <f t="shared" si="3"/>
         <v>130</v>
       </c>
       <c r="F36" s="40" t="s">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="G36" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H36" s="40" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="37" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B37" s="38" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
       <c r="C37" s="41">
         <f t="shared" si="5"/>
         <v>130</v>
       </c>
       <c r="D37" s="41">
         <v>130</v>
       </c>
       <c r="E37" s="41">
         <f t="shared" si="3"/>
         <v>130</v>
       </c>
       <c r="F37" s="40" t="s">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="G37" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H37" s="40" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="37" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="B38" s="38" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="C38" s="42">
         <f t="shared" si="5"/>
         <v>130</v>
       </c>
       <c r="D38" s="42">
         <v>130</v>
       </c>
       <c r="E38" s="41">
         <f t="shared" si="3"/>
         <v>130</v>
       </c>
       <c r="F38" s="40" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="G38" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H38" s="40" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="37" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="B39" s="43" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
       <c r="C39" s="44">
         <f t="shared" ref="C39" si="6">D39</f>
         <v>105</v>
       </c>
       <c r="D39" s="44">
         <v>105</v>
       </c>
       <c r="E39" s="44">
         <f t="shared" si="3"/>
         <v>105</v>
       </c>
       <c r="F39" s="45" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="G39" s="40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H39" s="40" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="47"/>
       <c r="B40" s="47"/>
       <c r="C40" s="47"/>
       <c r="D40" s="47"/>
       <c r="E40" s="47"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="49"/>
       <c r="B41" s="50"/>
       <c r="C41" s="50"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="10"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="48"/>
       <c r="B42" s="48"/>
@@ -5641,66 +5603,66 @@
       <c r="H46" s="26"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="14"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
       <c r="F47" s="12"/>
       <c r="G47" s="26"/>
       <c r="H47" s="26"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:H39"/>
   <mergeCells count="1">
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A8:K71"/>
+  <dimension ref="A8:K73"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.44140625" style="52" customWidth="1"/>
-    <col min="2" max="3" width="15.21875" customWidth="1"/>
+    <col min="2" max="3" width="15.33203125" customWidth="1"/>
     <col min="4" max="4" width="21.5546875" customWidth="1"/>
     <col min="5" max="5" width="24" style="35" customWidth="1"/>
-    <col min="6" max="6" width="16.77734375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="13.77734375" customWidth="1"/>
+    <col min="6" max="6" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.88671875" customWidth="1"/>
     <col min="8" max="10" width="11.44140625" hidden="1" customWidth="1"/>
-    <col min="11" max="11" width="31.77734375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="31.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="5.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="53"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="54"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="53"/>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="54"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="53"/>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
@@ -5715,1013 +5677,1034 @@
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="54"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
     </row>
     <row r="12" spans="1:11" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A12" s="53"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="54"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="55"/>
       <c r="B13" s="56"/>
       <c r="C13" s="56"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
     </row>
     <row r="14" spans="1:11" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="113" t="s">
-[...7 lines deleted...]
-      <c r="G14" s="102"/>
+      <c r="A14" s="125" t="s">
+        <v>190</v>
+      </c>
+      <c r="B14" s="124"/>
+      <c r="C14" s="124"/>
+      <c r="D14" s="124"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="124"/>
+      <c r="G14" s="124"/>
     </row>
     <row r="15" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="118" t="s">
+      <c r="A15" s="113" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="117" t="s">
+      <c r="B15" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="104" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="104" t="s">
+      <c r="C15" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="117" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="117" t="s">
+      <c r="D15" s="100" t="s">
+        <v>132</v>
+      </c>
+      <c r="E15" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="117" t="s">
+      <c r="F15" s="112" t="s">
         <v>7</v>
       </c>
+      <c r="G15" s="112" t="s">
+        <v>8</v>
+      </c>
       <c r="K15" s="15" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="57" t="s">
-        <v>156</v>
+        <v>192</v>
       </c>
       <c r="B16" s="60" t="s">
-        <v>157</v>
+        <v>193</v>
       </c>
       <c r="C16" s="61">
         <f t="shared" ref="C16:C24" si="0">D16</f>
         <v>140</v>
       </c>
       <c r="D16" s="61">
         <v>140</v>
       </c>
-      <c r="E16" s="88" t="s">
-[...6 lines deleted...]
-        <v>159</v>
+      <c r="E16" s="87" t="s">
+        <v>194</v>
+      </c>
+      <c r="F16" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="62" t="s">
+        <v>195</v>
       </c>
       <c r="K16" s="58">
         <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="57" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="B17" s="60" t="s">
-        <v>161</v>
-[...15 lines deleted...]
-        <v>130</v>
+        <v>197</v>
+      </c>
+      <c r="C17" s="93">
+        <v>240</v>
+      </c>
+      <c r="D17" s="93">
+        <v>240</v>
+      </c>
+      <c r="E17" s="87" t="s">
+        <v>198</v>
+      </c>
+      <c r="F17" s="62" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" s="62" t="s">
+        <v>74</v>
       </c>
       <c r="K17" s="58">
         <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="57" t="s">
-        <v>162</v>
-[...14 lines deleted...]
-      <c r="F18" s="63" t="s">
+        <v>200</v>
+      </c>
+      <c r="B18" s="88" t="s">
+        <v>201</v>
+      </c>
+      <c r="C18" s="92">
+        <v>310</v>
+      </c>
+      <c r="D18" s="92">
+        <v>310</v>
+      </c>
+      <c r="E18" s="62" t="s">
         <v>202</v>
       </c>
-      <c r="G18" s="63" t="s">
-        <v>101</v>
+      <c r="F18" s="62" t="s">
+        <v>203</v>
+      </c>
+      <c r="G18" s="62" t="s">
+        <v>93</v>
       </c>
       <c r="K18" s="59">
         <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="57" t="s">
-        <v>165</v>
+        <v>204</v>
       </c>
       <c r="B19" s="60" t="s">
-        <v>166</v>
+        <v>205</v>
       </c>
       <c r="C19" s="61">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D19" s="61">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>167</v>
+        <v>110</v>
+      </c>
+      <c r="E19" s="87" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="62" t="s">
+        <v>206</v>
       </c>
       <c r="K19" s="58">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="57" t="s">
-        <v>165</v>
-[...17 lines deleted...]
-        <v>170</v>
+        <v>204</v>
+      </c>
+      <c r="B20" s="88" t="s">
+        <v>207</v>
+      </c>
+      <c r="C20" s="89">
+        <v>125</v>
+      </c>
+      <c r="D20" s="89">
+        <v>125</v>
+      </c>
+      <c r="E20" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="F20" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" s="62" t="s">
+        <v>209</v>
       </c>
       <c r="K20" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="57" t="s">
-        <v>165</v>
-[...17 lines deleted...]
-        <v>170</v>
+        <v>204</v>
+      </c>
+      <c r="B21" s="88" t="s">
+        <v>210</v>
+      </c>
+      <c r="C21" s="89">
+        <v>125</v>
+      </c>
+      <c r="D21" s="89">
+        <v>125</v>
+      </c>
+      <c r="E21" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="F21" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="62" t="s">
+        <v>209</v>
       </c>
       <c r="K21" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="57" t="s">
-        <v>165</v>
-[...17 lines deleted...]
-        <v>170</v>
+        <v>204</v>
+      </c>
+      <c r="B22" s="88" t="s">
+        <v>211</v>
+      </c>
+      <c r="C22" s="89">
+        <v>125</v>
+      </c>
+      <c r="D22" s="89">
+        <v>125</v>
+      </c>
+      <c r="E22" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="F22" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" s="62" t="s">
+        <v>209</v>
       </c>
       <c r="K22" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="57" t="s">
-        <v>165</v>
-[...17 lines deleted...]
-        <v>170</v>
+        <v>204</v>
+      </c>
+      <c r="B23" s="88" t="s">
+        <v>212</v>
+      </c>
+      <c r="C23" s="89">
+        <v>125</v>
+      </c>
+      <c r="D23" s="89">
+        <v>125</v>
+      </c>
+      <c r="E23" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="F23" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="62" t="s">
+        <v>209</v>
       </c>
       <c r="K23" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="57" t="s">
-        <v>173</v>
+        <v>213</v>
       </c>
       <c r="B24" s="60" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C24" s="61">
-        <f t="shared" si="0"/>
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D24" s="61">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>174</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="87" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="62" t="s">
+        <v>215</v>
       </c>
       <c r="K24" s="58">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="57" t="s">
-        <v>175</v>
+        <v>216</v>
       </c>
       <c r="B25" s="60" t="s">
-        <v>176</v>
+        <v>217</v>
       </c>
       <c r="C25" s="61">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D25" s="61">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E25" s="61" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>33</v>
+      </c>
+      <c r="F25" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" s="89" t="s">
+        <v>218</v>
       </c>
       <c r="K25" s="58">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="57" t="s">
-        <v>178</v>
+        <v>219</v>
       </c>
       <c r="B26" s="60" t="s">
-        <v>179</v>
+        <v>220</v>
       </c>
       <c r="C26" s="61">
-        <f t="shared" ref="C26:C29" si="1">D26</f>
         <v>70</v>
       </c>
       <c r="D26" s="61">
         <v>70</v>
       </c>
       <c r="E26" s="61" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>33</v>
+      </c>
+      <c r="F26" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" s="89" t="s">
+        <v>221</v>
       </c>
       <c r="K26" s="58">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="57" t="s">
-        <v>178</v>
-[...9 lines deleted...]
-        <v>140</v>
+        <v>219</v>
+      </c>
+      <c r="B27" s="88" t="s">
+        <v>222</v>
+      </c>
+      <c r="C27" s="89">
+        <v>120</v>
+      </c>
+      <c r="D27" s="89">
+        <v>120</v>
       </c>
       <c r="E27" s="40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>223</v>
+      </c>
+      <c r="F27" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="89" t="s">
+        <v>224</v>
       </c>
       <c r="K27" s="59">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="57" t="s">
-        <v>184</v>
+        <v>225</v>
       </c>
       <c r="B28" s="60" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="C28" s="61">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="C26:C29" si="1">D28</f>
         <v>95</v>
       </c>
       <c r="D28" s="61">
         <v>95</v>
       </c>
-      <c r="E28" s="91" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="E28" s="87" t="s">
+        <v>227</v>
+      </c>
+      <c r="F28" s="90" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="91" t="s">
+        <v>228</v>
       </c>
       <c r="K28" s="58">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="57" t="s">
-        <v>195</v>
+        <v>229</v>
       </c>
       <c r="B29" s="60" t="s">
-        <v>196</v>
+        <v>230</v>
       </c>
       <c r="C29" s="61">
-        <f t="shared" si="1"/>
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D29" s="61">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>234</v>
+        <v>90</v>
+      </c>
+      <c r="E29" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="62" t="s">
+        <v>231</v>
       </c>
       <c r="K29" s="58"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="57" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="B30" s="60" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="C30" s="119">
+        <v>233</v>
+      </c>
+      <c r="C30" s="61">
         <f>D30</f>
         <v>125</v>
       </c>
-      <c r="D30" s="119">
+      <c r="D30" s="61">
         <v>125</v>
       </c>
-      <c r="E30" s="120" t="s">
-[...6 lines deleted...]
-        <v>249</v>
+      <c r="E30" s="61" t="s">
+        <v>234</v>
+      </c>
+      <c r="F30" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="62" t="s">
+        <v>235</v>
       </c>
       <c r="H30" s="58">
         <v>80</v>
       </c>
       <c r="I30" s="58">
         <v>85</v>
       </c>
       <c r="J30">
         <v>10</v>
       </c>
       <c r="K30" s="58">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="57" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="B31" s="60" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="C31" s="95">
+        <v>236</v>
+      </c>
+      <c r="C31" s="89">
         <f t="shared" ref="C31:C35" si="2">D31</f>
         <v>160</v>
       </c>
-      <c r="D31" s="95">
+      <c r="D31" s="89">
         <v>160</v>
       </c>
-      <c r="E31" s="88" t="s">
-[...6 lines deleted...]
-        <v>216</v>
+      <c r="E31" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="62" t="s">
+        <v>237</v>
       </c>
       <c r="H31" s="59">
         <v>100</v>
       </c>
       <c r="I31" s="59">
         <v>105</v>
       </c>
       <c r="J31">
         <v>10</v>
       </c>
       <c r="K31" s="58">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="57" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="B32" s="60" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="C32" s="61">
         <f t="shared" si="2"/>
         <v>180</v>
       </c>
-      <c r="D32" s="95">
+      <c r="D32" s="61">
         <v>180</v>
       </c>
-      <c r="E32" s="88" t="s">
-[...6 lines deleted...]
-        <v>233</v>
+      <c r="E32" s="87" t="s">
+        <v>239</v>
+      </c>
+      <c r="F32" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="94" t="s">
+        <v>240</v>
       </c>
       <c r="H32" s="59">
         <v>135</v>
       </c>
       <c r="I32" s="59">
         <v>140</v>
       </c>
       <c r="J32">
         <v>10</v>
       </c>
       <c r="K32" s="58">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" s="57" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="B33" s="60" t="s">
-        <v>190</v>
+        <v>241</v>
       </c>
       <c r="C33" s="61">
         <f t="shared" si="2"/>
         <v>230</v>
       </c>
       <c r="D33" s="61">
         <v>230</v>
       </c>
-      <c r="E33" s="62" t="s">
-[...6 lines deleted...]
-        <v>183</v>
+      <c r="E33" s="61" t="s">
+        <v>242</v>
+      </c>
+      <c r="F33" s="62" t="s">
+        <v>199</v>
+      </c>
+      <c r="G33" s="62" t="s">
+        <v>224</v>
       </c>
       <c r="H33" s="58">
         <v>130</v>
       </c>
       <c r="I33" s="58">
         <v>135</v>
       </c>
       <c r="J33">
         <v>10</v>
       </c>
       <c r="K33" s="61">
         <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A34" s="57" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-      <c r="C34" s="90">
+        <v>243</v>
+      </c>
+      <c r="B34" s="88" t="s">
+        <v>244</v>
+      </c>
+      <c r="C34" s="89">
         <f>D34</f>
         <v>225</v>
       </c>
-      <c r="D34" s="90">
+      <c r="D34" s="89">
         <v>225</v>
       </c>
-      <c r="E34" s="87" t="s">
-[...6 lines deleted...]
-        <v>236</v>
+      <c r="E34" s="86" t="s">
+        <v>245</v>
+      </c>
+      <c r="F34" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="86" t="s">
+        <v>246</v>
       </c>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="K34" s="61"/>
     </row>
     <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="57" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-      <c r="C35" s="90">
+        <v>243</v>
+      </c>
+      <c r="B35" s="88" t="s">
+        <v>247</v>
+      </c>
+      <c r="C35" s="89">
         <f t="shared" si="2"/>
         <v>225</v>
       </c>
-      <c r="D35" s="90">
+      <c r="D35" s="89">
         <v>225</v>
       </c>
-      <c r="E35" s="87" t="s">
-[...6 lines deleted...]
-        <v>238</v>
+      <c r="E35" s="86" t="s">
+        <v>248</v>
+      </c>
+      <c r="F35" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="86" t="s">
+        <v>249</v>
       </c>
       <c r="H35" s="59">
         <v>195</v>
       </c>
       <c r="I35" s="59">
         <v>200</v>
       </c>
       <c r="J35">
         <v>10</v>
       </c>
       <c r="K35" s="59">
         <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A36" s="57" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-      <c r="C36" s="90">
+        <v>243</v>
+      </c>
+      <c r="B36" s="88" t="s">
+        <v>250</v>
+      </c>
+      <c r="C36" s="89">
         <v>225</v>
       </c>
-      <c r="D36" s="90">
+      <c r="D36" s="89">
         <v>225</v>
       </c>
-      <c r="E36" s="87" t="s">
-[...6 lines deleted...]
-        <v>238</v>
+      <c r="E36" s="86" t="s">
+        <v>248</v>
+      </c>
+      <c r="F36" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="86" t="s">
+        <v>249</v>
       </c>
       <c r="H36" s="59">
         <v>250</v>
       </c>
       <c r="I36" s="59">
         <v>255</v>
       </c>
       <c r="J36">
         <v>10</v>
       </c>
       <c r="K36" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A37" s="82"/>
-[...5 lines deleted...]
-      <c r="G37" s="68"/>
+      <c r="A37" s="81"/>
+      <c r="B37" s="63"/>
+      <c r="C37" s="63"/>
+      <c r="D37" s="64"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="67"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A38" s="69"/>
+      <c r="A38" s="68"/>
       <c r="B38" s="50"/>
       <c r="C38" s="50"/>
       <c r="D38" s="9"/>
       <c r="E38" s="10"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="24"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A39" s="121"/>
-[...2 lines deleted...]
-      <c r="D39" s="98"/>
+      <c r="A39" s="114"/>
+      <c r="B39" s="115"/>
+      <c r="C39" s="115"/>
+      <c r="D39" s="96"/>
       <c r="E39" s="10"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="24"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A40" s="70"/>
-[...5 lines deleted...]
-      <c r="G40" s="72"/>
+      <c r="A40" s="69"/>
+      <c r="B40" s="70"/>
+      <c r="C40" s="70"/>
+      <c r="D40" s="70"/>
+      <c r="E40" s="70"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="71"/>
       <c r="H40" s="24"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A41" s="73"/>
+      <c r="A41" s="72"/>
       <c r="B41" s="21"/>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="12"/>
       <c r="H41" s="24"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A42" s="74"/>
+      <c r="A42" s="73"/>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="24"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A43" s="74"/>
+      <c r="A43" s="73"/>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="24"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A44" s="74"/>
+      <c r="A44" s="73"/>
       <c r="B44" s="12"/>
       <c r="C44" s="12"/>
       <c r="D44" s="12"/>
       <c r="E44" s="12"/>
       <c r="F44" s="12"/>
       <c r="G44" s="12"/>
       <c r="H44" s="24"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A45" s="74"/>
+      <c r="A45" s="73"/>
       <c r="B45" s="12"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
       <c r="F45" s="12"/>
       <c r="G45" s="12"/>
       <c r="H45" s="24"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A46" s="74"/>
+      <c r="A46" s="73"/>
       <c r="B46" s="21"/>
       <c r="C46" s="21"/>
       <c r="D46" s="21"/>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="12"/>
       <c r="H46" s="24"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A47" s="74"/>
+      <c r="A47" s="73"/>
       <c r="B47" s="21"/>
       <c r="C47" s="21"/>
       <c r="D47" s="21"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="12"/>
       <c r="H47" s="24"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A48" s="74"/>
+      <c r="A48" s="73"/>
       <c r="B48" s="21"/>
       <c r="C48" s="21"/>
       <c r="D48" s="21"/>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="12"/>
       <c r="H48" s="24"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A49" s="75"/>
-[...4 lines deleted...]
-      <c r="F49" s="71"/>
+      <c r="A49" s="74"/>
+      <c r="C49" s="70"/>
+      <c r="D49" s="70"/>
+      <c r="E49" s="70"/>
+      <c r="F49" s="70"/>
       <c r="G49" s="21"/>
       <c r="H49" s="24"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="74"/>
-      <c r="B50" s="76"/>
-[...4 lines deleted...]
-      <c r="G50" s="72"/>
+      <c r="B50" s="70"/>
+      <c r="C50" s="70"/>
+      <c r="D50" s="70"/>
+      <c r="E50" s="70"/>
+      <c r="F50" s="70"/>
+      <c r="G50" s="21"/>
       <c r="H50" s="24"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A51" s="74"/>
-[...5 lines deleted...]
-      <c r="G51" s="72"/>
+      <c r="A51" s="73"/>
+      <c r="B51" s="75"/>
+      <c r="C51" s="75"/>
+      <c r="D51" s="75"/>
+      <c r="E51" s="75"/>
+      <c r="F51" s="75"/>
+      <c r="G51" s="71"/>
       <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A52" s="74"/>
-[...5 lines deleted...]
-      <c r="G52" s="72"/>
+      <c r="A52" s="73"/>
+      <c r="B52" s="75"/>
+      <c r="C52" s="75"/>
+      <c r="D52" s="75"/>
+      <c r="E52" s="75"/>
+      <c r="F52" s="75"/>
+      <c r="G52" s="71"/>
       <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A53" s="74"/>
-[...5 lines deleted...]
-      <c r="G53" s="72"/>
+      <c r="A53" s="73"/>
+      <c r="B53" s="75"/>
+      <c r="C53" s="75"/>
+      <c r="D53" s="75"/>
+      <c r="E53" s="75"/>
+      <c r="F53" s="75"/>
+      <c r="G53" s="71"/>
       <c r="H53" s="24"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A54" s="123"/>
-[...5 lines deleted...]
-      <c r="G54" s="72"/>
+      <c r="A54" s="72"/>
+      <c r="B54" s="70"/>
+      <c r="C54" s="70"/>
+      <c r="D54" s="70"/>
+      <c r="E54" s="70"/>
+      <c r="F54" s="75"/>
+      <c r="G54" s="71"/>
       <c r="H54" s="24"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A55" s="74"/>
-[...5 lines deleted...]
-      <c r="G55" s="72"/>
+      <c r="A55" s="116"/>
+      <c r="B55" s="117"/>
+      <c r="C55" s="117"/>
+      <c r="D55" s="117"/>
+      <c r="E55" s="117"/>
+      <c r="F55" s="75"/>
+      <c r="G55" s="71"/>
       <c r="H55" s="24"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A56" s="74"/>
-[...5 lines deleted...]
-      <c r="G56" s="12"/>
+      <c r="A56" s="73"/>
+      <c r="B56" s="21"/>
+      <c r="C56" s="21"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="71"/>
       <c r="H56" s="24"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A57" s="121"/>
-[...4 lines deleted...]
-      <c r="F57" s="71"/>
+      <c r="A57" s="73"/>
+      <c r="B57" s="70"/>
+      <c r="C57" s="70"/>
+      <c r="D57" s="70"/>
+      <c r="E57" s="70"/>
+      <c r="F57" s="70"/>
       <c r="G57" s="12"/>
       <c r="H57" s="24"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A58" s="125"/>
-[...4 lines deleted...]
-      <c r="F58" s="71"/>
+      <c r="A58" s="114"/>
+      <c r="B58" s="117"/>
+      <c r="C58" s="117"/>
+      <c r="D58" s="117"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="70"/>
       <c r="G58" s="12"/>
       <c r="H58" s="24"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A59" s="127"/>
-[...5 lines deleted...]
-      <c r="G59" s="72"/>
+      <c r="A59" s="118"/>
+      <c r="B59" s="119"/>
+      <c r="C59" s="119"/>
+      <c r="D59" s="119"/>
+      <c r="E59" s="119"/>
+      <c r="F59" s="70"/>
+      <c r="G59" s="12"/>
       <c r="H59" s="24"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A60" s="80"/>
-[...5 lines deleted...]
-      <c r="G60" s="72"/>
+      <c r="A60" s="120"/>
+      <c r="B60" s="121"/>
+      <c r="C60" s="121"/>
+      <c r="D60" s="121"/>
+      <c r="E60" s="122"/>
+      <c r="F60" s="123"/>
+      <c r="G60" s="71"/>
       <c r="H60" s="24"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A61" s="73"/>
-[...5 lines deleted...]
-      <c r="G61" s="72"/>
+      <c r="A61" s="79"/>
+      <c r="B61" s="76"/>
+      <c r="C61" s="76"/>
+      <c r="D61" s="76"/>
+      <c r="E61" s="77"/>
+      <c r="F61" s="78"/>
+      <c r="G61" s="71"/>
       <c r="H61" s="24"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A62" s="81"/>
-[...4 lines deleted...]
-      <c r="F62" s="48"/>
+      <c r="A62" s="72"/>
+      <c r="B62" s="76"/>
+      <c r="C62" s="76"/>
+      <c r="D62" s="76"/>
+      <c r="E62" s="77"/>
+      <c r="F62" s="78"/>
+      <c r="G62" s="71"/>
+      <c r="H62" s="24"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A63" s="81"/>
-[...4 lines deleted...]
-      <c r="F63" s="48"/>
+      <c r="A63" s="72"/>
+      <c r="B63" s="76"/>
+      <c r="C63" s="76"/>
+      <c r="D63" s="76"/>
+      <c r="E63" s="77"/>
+      <c r="F63" s="78"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="24"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A64"/>
-[...4 lines deleted...]
-    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A64" s="80"/>
+      <c r="B64" s="48"/>
+      <c r="C64" s="48"/>
+      <c r="D64" s="48"/>
+      <c r="E64" s="48"/>
+      <c r="F64" s="48"/>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A65" s="80"/>
+      <c r="B65" s="48"/>
+      <c r="C65" s="48"/>
+      <c r="D65" s="48"/>
+      <c r="E65" s="48"/>
+      <c r="F65" s="48"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66"/>
     </row>
-    <row r="67" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A67"/>
     </row>
-    <row r="68" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A68"/>
     </row>
-    <row r="69" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69"/>
     </row>
-    <row r="70" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70"/>
     </row>
-    <row r="71" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71"/>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A72"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A73"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:G36"/>
   <mergeCells count="1">
     <mergeCell ref="A14:G14"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ASIA</vt:lpstr>
       <vt:lpstr>EUROPA</vt:lpstr>
       <vt:lpstr>AMERICA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Monica Frias</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>