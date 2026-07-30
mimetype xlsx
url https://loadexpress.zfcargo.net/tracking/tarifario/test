--- v3 (2026-06-09)
+++ v4 (2026-07-30)
@@ -49,98 +49,61 @@
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ASIA!$A$12:$H$77</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">EUROPA!$A$15:$H$39</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E23" i="7" l="1"/>
   <c r="C30" i="9" l="1"/>
-  <c r="E34" i="7"/>
-[...15 lines deleted...]
-  <c r="E42" i="7"/>
   <c r="E43" i="7"/>
-  <c r="E44" i="7"/>
-  <c r="E45" i="7"/>
   <c r="E46" i="7"/>
   <c r="E47" i="7"/>
-  <c r="E48" i="7"/>
-[...2 lines deleted...]
-  <c r="E51" i="7"/>
   <c r="E52" i="7"/>
-  <c r="E53" i="7"/>
-[...4 lines deleted...]
-  <c r="E58" i="7"/>
   <c r="E59" i="7"/>
   <c r="E60" i="7"/>
   <c r="E61" i="7"/>
   <c r="E62" i="7"/>
-  <c r="E63" i="7"/>
-[...4 lines deleted...]
-  <c r="E68" i="7"/>
   <c r="E69" i="7"/>
   <c r="E70" i="7"/>
-  <c r="E22" i="7" l="1"/>
   <c r="J70" i="7" l="1"/>
   <c r="J69" i="7"/>
   <c r="J68" i="7"/>
   <c r="J67" i="7"/>
   <c r="J66" i="7"/>
   <c r="J65" i="7"/>
   <c r="J64" i="7"/>
   <c r="J63" i="7"/>
   <c r="J62" i="7"/>
   <c r="J61" i="7"/>
   <c r="J60" i="7"/>
   <c r="J59" i="7"/>
   <c r="J58" i="7"/>
   <c r="J57" i="7"/>
   <c r="J56" i="7"/>
   <c r="J55" i="7"/>
   <c r="J54" i="7"/>
   <c r="J53" i="7"/>
   <c r="J52" i="7"/>
   <c r="J51" i="7"/>
   <c r="J50" i="7"/>
   <c r="J49" i="7"/>
   <c r="J48" i="7"/>
   <c r="J47" i="7"/>
   <c r="J46" i="7"/>
@@ -156,88 +119,90 @@
   <c r="J36" i="7"/>
   <c r="J35" i="7"/>
   <c r="J33" i="7"/>
   <c r="J32" i="7"/>
   <c r="J31" i="7"/>
   <c r="J30" i="7"/>
   <c r="J29" i="7"/>
   <c r="J28" i="7"/>
   <c r="J27" i="7"/>
   <c r="J26" i="7"/>
   <c r="J25" i="7"/>
   <c r="J23" i="7"/>
   <c r="J22" i="7"/>
   <c r="J21" i="7"/>
   <c r="J20" i="7"/>
   <c r="J19" i="7"/>
   <c r="J18" i="7"/>
   <c r="J17" i="7"/>
   <c r="J16" i="7"/>
   <c r="J15" i="7"/>
   <c r="J14" i="7"/>
   <c r="E21" i="8" l="1"/>
   <c r="E37" i="8" l="1"/>
   <c r="E36" i="8"/>
   <c r="E26" i="8"/>
-  <c r="C37" i="8" l="1"/>
-  <c r="C26" i="8"/>
+  <c r="C29" i="9" l="1"/>
+  <c r="C21" i="8" l="1"/>
+  <c r="C26" i="8" l="1"/>
   <c r="C31" i="9"/>
   <c r="C32" i="9"/>
   <c r="C33" i="9"/>
   <c r="C35" i="9"/>
   <c r="C34" i="9"/>
   <c r="C28" i="9"/>
+  <c r="C27" i="9"/>
   <c r="C16" i="9"/>
   <c r="E39" i="8"/>
   <c r="C35" i="8"/>
   <c r="E33" i="8"/>
   <c r="C33" i="8"/>
   <c r="E31" i="8"/>
   <c r="E29" i="8"/>
   <c r="C29" i="8"/>
   <c r="E27" i="8"/>
   <c r="C27" i="8"/>
   <c r="C25" i="8"/>
   <c r="E24" i="8"/>
   <c r="C24" i="8"/>
   <c r="E23" i="8"/>
-  <c r="C23" i="8"/>
   <c r="E22" i="8"/>
   <c r="C38" i="8"/>
   <c r="C34" i="8"/>
   <c r="C32" i="8"/>
   <c r="E38" i="8"/>
   <c r="E34" i="8"/>
   <c r="E32" i="8"/>
   <c r="E30" i="8"/>
   <c r="C30" i="8"/>
   <c r="E28" i="8"/>
   <c r="C28" i="8"/>
   <c r="E20" i="8"/>
   <c r="C20" i="8"/>
   <c r="E19" i="8"/>
   <c r="E18" i="8"/>
+  <c r="C17" i="8"/>
   <c r="C16" i="8"/>
   <c r="E16" i="8"/>
   <c r="E35" i="8"/>
   <c r="E25" i="8"/>
   <c r="C39" i="8"/>
   <c r="C31" i="8"/>
   <c r="C19" i="8"/>
   <c r="C18" i="8"/>
   <c r="E17" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Claudia Salvador</author>
   </authors>
   <commentList>
     <comment ref="B57" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
@@ -275,51 +240,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Claudia Salvador:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 CANOAS</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="252">
   <si>
     <t>ASIA - CALLAO</t>
   </si>
   <si>
     <t>PAIS</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>W/M 
 HASTA 5 CBM</t>
   </si>
   <si>
     <t>W/M 
 HASTA 15 CBM</t>
   </si>
   <si>
     <t>SERVICIO</t>
   </si>
   <si>
     <t>FRECUENCIA</t>
@@ -736,53 +701,50 @@
   <si>
     <t>MENSUAL</t>
   </si>
   <si>
     <t>82 días</t>
   </si>
   <si>
     <t>BÉLGICA</t>
   </si>
   <si>
     <t xml:space="preserve">Amberes </t>
   </si>
   <si>
     <t xml:space="preserve">Directo </t>
   </si>
   <si>
     <t xml:space="preserve"> 23 días </t>
   </si>
   <si>
     <t>ESPAÑA</t>
   </si>
   <si>
     <t>Barcelona</t>
   </si>
   <si>
-    <t>Directo T/S Posorja</t>
-[...1 lines deleted...]
-  <si>
     <t>39 días</t>
   </si>
   <si>
     <t>Bilbao</t>
   </si>
   <si>
     <t>Vía VLC/BCN</t>
   </si>
   <si>
     <t>MARRUECOS</t>
   </si>
   <si>
     <t>CasaBlanca</t>
   </si>
   <si>
     <t>77 días</t>
   </si>
   <si>
     <t>SUDAFRICA</t>
   </si>
   <si>
     <t>Vía Rotterdam</t>
   </si>
   <si>
     <t>68 días</t>
@@ -1059,52 +1021,55 @@
   </si>
   <si>
     <t>TORONTO</t>
   </si>
   <si>
     <t>Directo (POL Halifax) o via Miami</t>
   </si>
   <si>
     <t>15 días 
 / 25 días</t>
   </si>
   <si>
     <t>MONTREAL</t>
   </si>
   <si>
     <t>Via Toronto</t>
   </si>
   <si>
     <t>20 días 
 / 30 días</t>
   </si>
   <si>
     <t>VANCOUVER</t>
   </si>
   <si>
-    <t>USD 205/CBM 
-- USD 275/TN
+    <t>Directo T/S Cartagena</t>
+  </si>
+  <si>
+    <t>USD 210/CBM 
+- USD 230/TN
 (aplica el mayor resultado)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="[$USD]\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="[$USD]\ #,##0.00_);\([$USD]\ #,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="[$EUR]\ #,##0.00"/>
     <numFmt numFmtId="168" formatCode="d\i\as"/>
     <numFmt numFmtId="169" formatCode="[$USD]\ #,##0.00;[Red][$USD]\ #,##0.00"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1435,51 +1400,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF00B0F0"/>
       </left>
       <right style="thin">
         <color rgb="FF00B0F0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1716,50 +1681,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1939,51 +1907,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 01 AL 15 DE JUNIO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 15 AL 31 DE JULIO (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>768348</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>800100</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2083,51 +2051,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 01 AL 15 DE JUNIO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 15 AL 31 DE JULIO (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2211,51 +2179,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 01 AL 15 DE JUNIO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 15 AL 31 DE JULIO (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2532,51 +2500,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A7:N85"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14" style="18" customWidth="1"/>
     <col min="2" max="2" width="15.33203125" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="5" width="22.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.109375" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="30.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="3.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="28"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
@@ -2590,2025 +2558,1991 @@
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A9" s="29"/>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A10" s="29"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
     </row>
     <row r="11" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="124" t="s">
+      <c r="A11" s="125" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="124"/>
-[...5 lines deleted...]
-      <c r="H11" s="124"/>
+      <c r="B11" s="125"/>
+      <c r="C11" s="125"/>
+      <c r="D11" s="125"/>
+      <c r="E11" s="125"/>
+      <c r="F11" s="125"/>
+      <c r="G11" s="125"/>
+      <c r="H11" s="125"/>
     </row>
     <row r="12" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A12" s="99" t="s">
+      <c r="A12" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="100" t="s">
+      <c r="B12" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="100" t="s">
+      <c r="C12" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="101" t="s">
+      <c r="D12" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="101" t="s">
+      <c r="E12" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="F12" s="100" t="s">
+      <c r="F12" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="G12" s="100" t="s">
+      <c r="G12" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="H12" s="100" t="s">
+      <c r="H12" s="101" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="95" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="83">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="D13" s="83">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="E13" s="83">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="98"/>
       <c r="J13" s="15"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="83">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="D14" s="83">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="E14" s="83">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I14">
         <v>10</v>
       </c>
       <c r="J14" s="83">
         <f>125</f>
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="83">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="D15" s="83">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="E15" s="83">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="F15" s="97" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I15">
         <v>10</v>
       </c>
       <c r="J15" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="83">
-        <v>170</v>
+        <v>195</v>
       </c>
       <c r="D16" s="83">
-        <v>170</v>
+        <v>195</v>
       </c>
       <c r="E16" s="83">
-        <v>170</v>
+        <v>195</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I16">
         <v>10</v>
       </c>
       <c r="J16" s="83">
         <f>120</f>
         <v>120</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="83">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="D17" s="83">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="E17" s="83">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I17">
         <v>10</v>
       </c>
       <c r="J17" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="83">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="D18" s="83">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E18" s="83">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I18">
         <v>10</v>
       </c>
       <c r="J18" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D19" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="E19" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I19">
         <v>10</v>
       </c>
       <c r="J19" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="83">
-        <v>190</v>
+        <v>315</v>
       </c>
       <c r="D20" s="83">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>315</v>
+      </c>
+      <c r="E20" s="83">
+        <v>315</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I20">
         <v>10</v>
       </c>
       <c r="J20" s="83">
         <f>100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="83">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="D21" s="83">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="E21" s="83">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I21">
         <v>10</v>
       </c>
       <c r="J21" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="83">
-        <v>175</v>
+        <v>305</v>
       </c>
       <c r="D22" s="83">
-        <v>175</v>
-[...3 lines deleted...]
-        <v>175</v>
+        <v>305</v>
+      </c>
+      <c r="E22" s="83">
+        <v>305</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22" s="83">
         <f>85</f>
         <v>85</v>
       </c>
-    </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="M22" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="83">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="D23" s="83">
-        <v>160</v>
-[...3 lines deleted...]
-        <v>160</v>
+        <v>175</v>
+      </c>
+      <c r="E23" s="83">
+        <v>175</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I23">
         <v>10</v>
       </c>
       <c r="J23" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
-    <row r="24" spans="1:10" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>251</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>251</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>251</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I24">
         <v>10</v>
       </c>
       <c r="J24" s="20" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="83">
         <v>180</v>
       </c>
       <c r="D25" s="83">
         <v>180</v>
       </c>
-      <c r="E25" s="2">
-        <f t="shared" si="0"/>
+      <c r="E25" s="83">
         <v>180</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="I25">
         <v>10</v>
       </c>
       <c r="J25" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="83">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="D26" s="83">
-        <v>150</v>
-[...3 lines deleted...]
-        <v>150</v>
+        <v>165</v>
+      </c>
+      <c r="E26" s="83">
+        <v>165</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I26">
         <v>10</v>
       </c>
       <c r="J26" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="83">
-        <v>135</v>
+        <v>170</v>
       </c>
       <c r="D27" s="83">
-        <v>135</v>
-[...3 lines deleted...]
-        <v>135</v>
+        <v>170</v>
+      </c>
+      <c r="E27" s="83">
+        <v>170</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I27">
         <v>10</v>
       </c>
       <c r="J27" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="83">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="D28" s="83">
-        <v>165</v>
-[...3 lines deleted...]
-        <v>165</v>
+        <v>180</v>
+      </c>
+      <c r="E28" s="83">
+        <v>180</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I28">
         <v>10</v>
       </c>
       <c r="J28" s="83">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="83">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="D29" s="83">
-        <v>225</v>
-[...3 lines deleted...]
-        <v>225</v>
+        <v>190</v>
+      </c>
+      <c r="E29" s="83">
+        <v>190</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I29">
         <v>10</v>
       </c>
       <c r="J29" s="83">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="83">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="D30" s="83">
-        <v>220</v>
-[...3 lines deleted...]
-        <v>220</v>
+        <v>235</v>
+      </c>
+      <c r="E30" s="83">
+        <v>235</v>
       </c>
       <c r="F30" s="82" t="s">
         <v>36</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I30">
         <v>10</v>
       </c>
       <c r="J30" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="83">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D31" s="83">
-        <v>130</v>
-[...3 lines deleted...]
-        <v>130</v>
+        <v>145</v>
+      </c>
+      <c r="E31" s="83">
+        <v>145</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I31">
         <v>10</v>
       </c>
       <c r="J31" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
-    <row r="32" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D32" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="E32" s="84">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="F32" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="F32" s="99" t="s">
         <v>60</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I32">
         <v>10</v>
       </c>
       <c r="J32" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="D33" s="83">
-        <v>145</v>
-[...3 lines deleted...]
-        <v>145</v>
+        <v>160</v>
+      </c>
+      <c r="E33" s="83">
+        <v>160</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I33">
         <v>10</v>
       </c>
       <c r="J33" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="83">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="D34" s="83">
-        <v>180</v>
-[...3 lines deleted...]
-        <v>180</v>
+        <v>190</v>
+      </c>
+      <c r="E34" s="83">
+        <v>190</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J34" s="83"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="83">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="D35" s="83">
-        <v>140</v>
-[...3 lines deleted...]
-        <v>140</v>
+        <v>155</v>
+      </c>
+      <c r="E35" s="83">
+        <v>155</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I35">
         <v>10</v>
       </c>
       <c r="J35" s="83">
         <f>70</f>
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C36" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D36" s="84">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E36" s="84">
+        <v>125</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I36">
         <v>10</v>
       </c>
       <c r="J36" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="83">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="D37" s="83">
-        <v>150</v>
-[...3 lines deleted...]
-        <v>150</v>
+        <v>165</v>
+      </c>
+      <c r="E37" s="83">
+        <v>165</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I37">
         <v>10</v>
       </c>
       <c r="J37" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C38" s="83">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="D38" s="83">
-        <v>125</v>
-[...3 lines deleted...]
-        <v>125</v>
+        <v>140</v>
+      </c>
+      <c r="E38" s="83">
+        <v>140</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I38">
         <v>10</v>
       </c>
       <c r="J38" s="83">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C39" s="83">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D39" s="83">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E39" s="83">
+        <v>125</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I39">
         <v>10</v>
       </c>
       <c r="J39" s="83">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="83">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="D40" s="83">
-        <v>150</v>
-[...3 lines deleted...]
-        <v>150</v>
+        <v>165</v>
+      </c>
+      <c r="E40" s="83">
+        <v>165</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I40">
         <v>10</v>
       </c>
       <c r="J40" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="83">
-[...7 lines deleted...]
-        <v>110</v>
+      <c r="C41" s="84">
+        <v>125</v>
+      </c>
+      <c r="D41" s="84">
+        <v>125</v>
+      </c>
+      <c r="E41" s="84">
+        <v>125</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I41">
         <v>10</v>
       </c>
       <c r="J41" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="D42" s="83">
-        <v>145</v>
-[...3 lines deleted...]
-        <v>145</v>
+        <v>160</v>
+      </c>
+      <c r="E42" s="83">
+        <v>160</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I42">
         <v>10</v>
       </c>
       <c r="J42" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="83">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="D43" s="83">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="E43" s="2">
-        <f t="shared" si="0"/>
-        <v>155</v>
+        <f t="shared" ref="E43:E70" si="0">D43</f>
+        <v>170</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I43">
         <v>10</v>
       </c>
       <c r="J43" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="83">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="D44" s="83">
-        <v>220</v>
-[...3 lines deleted...]
-        <v>220</v>
+        <v>235</v>
+      </c>
+      <c r="E44" s="83">
+        <v>235</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I44">
         <v>10</v>
       </c>
       <c r="J44" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="83">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D45" s="83">
-        <v>155</v>
-[...3 lines deleted...]
-        <v>155</v>
+        <v>160</v>
+      </c>
+      <c r="E45" s="83">
+        <v>160</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I45">
         <v>10</v>
       </c>
       <c r="J45" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="C46" s="2">
-        <v>175</v>
+      <c r="C46" s="83">
+        <v>305</v>
       </c>
       <c r="D46" s="83">
-        <v>175</v>
+        <v>305</v>
       </c>
       <c r="E46" s="2">
-        <f t="shared" si="0"/>
-        <v>175</v>
+        <f>C46</f>
+        <v>305</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I46">
         <v>10</v>
       </c>
       <c r="J46" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="4">
-        <v>105</v>
+        <v>195</v>
       </c>
       <c r="D47" s="84">
-        <v>105</v>
+        <v>195</v>
       </c>
       <c r="E47" s="4">
         <f t="shared" si="0"/>
-        <v>105</v>
+        <v>195</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>92</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>93</v>
       </c>
       <c r="I47">
         <v>10</v>
       </c>
       <c r="J47" s="84">
         <f>70</f>
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C48" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D48" s="84">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E48" s="84">
+        <v>125</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I48">
         <v>10</v>
       </c>
       <c r="J48" s="84">
         <f>40</f>
         <v>40</v>
       </c>
       <c r="N48" s="81"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="83">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D49" s="83">
-        <v>155</v>
-[...3 lines deleted...]
-        <v>155</v>
+        <v>160</v>
+      </c>
+      <c r="E49" s="83">
+        <v>160</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I49">
         <v>10</v>
       </c>
       <c r="J49" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A50" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C50" s="83">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="D50" s="83">
-        <v>155</v>
-[...3 lines deleted...]
-        <v>155</v>
+        <v>170</v>
+      </c>
+      <c r="E50" s="83">
+        <v>170</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I50">
         <v>10</v>
       </c>
       <c r="J50" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C51" s="83">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="D51" s="83">
-        <v>155</v>
-[...3 lines deleted...]
-        <v>155</v>
+        <v>170</v>
+      </c>
+      <c r="E51" s="83">
+        <v>170</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I51">
         <v>10</v>
       </c>
       <c r="J51" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="D52" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="E52" s="2">
         <f t="shared" si="0"/>
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I52">
         <v>10</v>
       </c>
       <c r="J52" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D53" s="84">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E53" s="84">
+        <v>125</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>102</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>103</v>
       </c>
       <c r="I53">
         <v>10</v>
       </c>
       <c r="J53" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A54" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C54" s="83">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="D54" s="83">
-        <v>150</v>
-[...3 lines deleted...]
-        <v>150</v>
+        <v>165</v>
+      </c>
+      <c r="E54" s="83">
+        <v>165</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I54">
         <v>10</v>
       </c>
       <c r="J54" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A55" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C55" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D55" s="84">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E55" s="84">
+        <v>125</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>106</v>
       </c>
       <c r="I55">
         <v>10</v>
       </c>
       <c r="J55" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A56" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="83">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D56" s="83">
-        <v>130</v>
-[...3 lines deleted...]
-        <v>130</v>
+        <v>145</v>
+      </c>
+      <c r="E56" s="83">
+        <v>145</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I56">
         <v>10</v>
       </c>
       <c r="J56" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A57" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C57" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D57" s="84">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E57" s="84">
+        <v>125</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I57">
         <v>10</v>
       </c>
       <c r="J57" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A58" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C58" s="83">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="D58" s="83">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="E58" s="2">
-        <f t="shared" si="0"/>
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I58">
         <v>10</v>
       </c>
       <c r="J58" s="83">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A59" s="16" t="s">
         <v>111</v>
       </c>
       <c r="B59" s="19" t="s">
         <v>112</v>
       </c>
       <c r="C59" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="D59" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="E59" s="2">
         <f t="shared" si="0"/>
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I59">
         <v>10</v>
       </c>
       <c r="J59" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A60" s="16" t="s">
         <v>113</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C60" s="84">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="D60" s="84">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="E60" s="2">
         <f t="shared" si="0"/>
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>116</v>
       </c>
       <c r="I60">
         <v>10</v>
       </c>
       <c r="J60" s="84">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A61" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C61" s="83">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="D61" s="83">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="E61" s="2">
         <f t="shared" si="0"/>
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I61">
         <v>10</v>
       </c>
       <c r="J61" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A62" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C62" s="83">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="D62" s="83">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E62" s="2">
         <f t="shared" si="0"/>
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I62">
         <v>10</v>
       </c>
       <c r="J62" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A63" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="D63" s="83">
-        <v>145</v>
-[...3 lines deleted...]
-        <v>145</v>
+        <v>160</v>
+      </c>
+      <c r="E63" s="83">
+        <v>160</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I63">
         <v>10</v>
       </c>
       <c r="J63" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A64" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="2">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>325</v>
+      </c>
+      <c r="D64" s="2">
+        <v>325</v>
       </c>
       <c r="E64" s="2">
-        <f t="shared" si="0"/>
-        <v>180</v>
+        <v>325</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I64">
         <v>10</v>
       </c>
       <c r="J64" s="83">
         <f>110</f>
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A65" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D65" s="84">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E65" s="84">
+        <v>125</v>
       </c>
       <c r="F65" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I65">
         <v>10</v>
       </c>
       <c r="J65" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A66" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="83">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D66" s="83">
-        <v>130</v>
-[...3 lines deleted...]
-        <v>130</v>
+        <v>145</v>
+      </c>
+      <c r="E66" s="83">
+        <v>145</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I66">
         <v>10</v>
       </c>
       <c r="J66" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A67" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C67" s="84">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D67" s="84">
-        <v>110</v>
-[...3 lines deleted...]
-        <v>110</v>
+        <v>125</v>
+      </c>
+      <c r="E67" s="84">
+        <v>125</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I67">
         <v>10</v>
       </c>
       <c r="J67" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A68" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="83">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="D68" s="83">
-        <v>145</v>
-[...3 lines deleted...]
-        <v>145</v>
+        <v>160</v>
+      </c>
+      <c r="E68" s="83">
+        <v>160</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I68">
         <v>10</v>
       </c>
       <c r="J68" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A69" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="83">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D69" s="83">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="E69" s="2">
         <f t="shared" si="0"/>
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I69">
         <v>10</v>
       </c>
       <c r="J69" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A70" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="83">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D70" s="83">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="E70" s="2">
         <f t="shared" si="0"/>
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I70">
         <v>10</v>
       </c>
       <c r="J70" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A71" s="30"/>
       <c r="B71" s="31"/>
       <c r="C71" s="31"/>
       <c r="D71" s="32"/>
       <c r="E71" s="32"/>
       <c r="F71" s="11"/>
@@ -4660,119 +4594,119 @@
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
       <c r="F76" s="12"/>
       <c r="G76" s="26"/>
       <c r="H76" s="25"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A77" s="14"/>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12"/>
       <c r="F77" s="12"/>
       <c r="G77" s="26"/>
       <c r="H77" s="25"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B78" s="22"/>
       <c r="C78" s="22"/>
       <c r="F78" s="24"/>
       <c r="G78" s="24"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A79" s="102"/>
-[...3 lines deleted...]
-      <c r="E79" s="104"/>
+      <c r="A79" s="103"/>
+      <c r="B79" s="104"/>
+      <c r="C79" s="104"/>
+      <c r="D79" s="105"/>
+      <c r="E79" s="105"/>
       <c r="F79" s="24"/>
       <c r="G79" s="24"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A80" s="105"/>
-[...3 lines deleted...]
-      <c r="E80" s="104"/>
+      <c r="A80" s="106"/>
+      <c r="B80" s="104"/>
+      <c r="C80" s="104"/>
+      <c r="D80" s="105"/>
+      <c r="E80" s="105"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A81" s="105"/>
-[...3 lines deleted...]
-      <c r="E81" s="104"/>
+      <c r="A81" s="106"/>
+      <c r="B81" s="104"/>
+      <c r="C81" s="104"/>
+      <c r="D81" s="105"/>
+      <c r="E81" s="105"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A82" s="105"/>
-[...3 lines deleted...]
-      <c r="E82" s="104"/>
+      <c r="A82" s="106"/>
+      <c r="B82" s="105"/>
+      <c r="C82" s="105"/>
+      <c r="D82" s="105"/>
+      <c r="E82" s="105"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A83" s="105"/>
-[...3 lines deleted...]
-      <c r="E83" s="104"/>
+      <c r="A83" s="106"/>
+      <c r="B83" s="105"/>
+      <c r="C83" s="105"/>
+      <c r="D83" s="105"/>
+      <c r="E83" s="105"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A84" s="102"/>
-[...3 lines deleted...]
-      <c r="E84" s="106"/>
+      <c r="A84" s="103"/>
+      <c r="B84" s="105"/>
+      <c r="C84" s="105"/>
+      <c r="D84" s="105"/>
+      <c r="E84" s="107"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A85" s="107"/>
-[...3 lines deleted...]
-      <c r="E85" s="108"/>
+      <c r="A85" s="108"/>
+      <c r="B85" s="109"/>
+      <c r="C85" s="109"/>
+      <c r="D85" s="109"/>
+      <c r="E85" s="109"/>
       <c r="F85" s="24"/>
       <c r="G85" s="24"/>
     </row>
   </sheetData>
   <autoFilter ref="A12:H77"/>
   <mergeCells count="1">
     <mergeCell ref="A11:H11"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:H47"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="17.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.109375" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="23.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="34"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
     </row>
@@ -4805,747 +4739,747 @@
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
     </row>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="34"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
     </row>
     <row r="13" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A13" s="34"/>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
     </row>
     <row r="14" spans="1:8" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="125" t="s">
+      <c r="A14" s="126" t="s">
         <v>130</v>
       </c>
-      <c r="B14" s="124"/>
-[...5 lines deleted...]
-      <c r="H14" s="124"/>
+      <c r="B14" s="125"/>
+      <c r="C14" s="125"/>
+      <c r="D14" s="125"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="125"/>
     </row>
     <row r="15" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="109" t="s">
+      <c r="A15" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="110" t="s">
+      <c r="B15" s="111" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="111" t="s">
+      <c r="C15" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="D15" s="111" t="s">
+      <c r="D15" s="112" t="s">
         <v>131</v>
       </c>
-      <c r="E15" s="111" t="s">
+      <c r="E15" s="112" t="s">
         <v>132</v>
       </c>
-      <c r="F15" s="109" t="s">
+      <c r="F15" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="109" t="s">
+      <c r="G15" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="H15" s="112" t="s">
+      <c r="H15" s="113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
         <v>133</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="39">
         <f>D16</f>
         <v>155</v>
       </c>
       <c r="D16" s="39">
         <v>155</v>
       </c>
       <c r="E16" s="39">
         <f>D16</f>
         <v>155</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G16" s="40" t="s">
         <v>136</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="37" t="s">
         <v>138</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>139</v>
       </c>
       <c r="C17" s="44">
-        <v>120</v>
+        <f>D17</f>
+        <v>105</v>
       </c>
       <c r="D17" s="44">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E17" s="44">
         <f t="shared" ref="E17:E25" si="0">D17</f>
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="F17" s="45" t="s">
         <v>140</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>143</v>
       </c>
       <c r="C18" s="44">
         <f t="shared" ref="C18:C19" si="1">D18</f>
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D18" s="44">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E18" s="44">
         <f t="shared" si="0"/>
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F18" s="45" t="s">
+        <v>250</v>
+      </c>
+      <c r="G18" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="40" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C19" s="41">
         <f t="shared" si="1"/>
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D19" s="41">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E19" s="41">
         <f t="shared" si="0"/>
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F19" s="40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G19" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B20" s="38" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C20" s="39">
         <f t="shared" ref="C20:C30" si="2">D20</f>
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="D20" s="85">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E20" s="39">
         <f t="shared" si="0"/>
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G20" s="40" t="s">
         <v>136</v>
       </c>
       <c r="H20" s="40" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="2">
-        <v>225</v>
+        <f t="shared" si="2"/>
+        <v>200</v>
       </c>
       <c r="D21" s="39">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="E21" s="39">
         <f>D21</f>
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="F21" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" s="3" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22" s="38" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C22" s="39">
         <v>130</v>
       </c>
       <c r="D22" s="39">
         <v>130</v>
       </c>
       <c r="E22" s="39">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F22" s="40" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G22" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23" s="43" t="s">
         <v>157</v>
       </c>
-      <c r="B23" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="46">
+        <v>110</v>
+      </c>
+      <c r="D23" s="46">
+        <v>110</v>
+      </c>
+      <c r="E23" s="44">
+        <f t="shared" si="0"/>
+        <v>110</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="40" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B24" s="38" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="39">
+        <f t="shared" si="2"/>
+        <v>165</v>
+      </c>
+      <c r="D24" s="39">
+        <v>165</v>
+      </c>
+      <c r="E24" s="39">
+        <f t="shared" si="0"/>
+        <v>165</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G24" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="40" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25" s="43" t="s">
+        <v>162</v>
+      </c>
+      <c r="C25" s="44">
         <f t="shared" si="2"/>
         <v>105</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D25" s="44">
         <v>105</v>
       </c>
-      <c r="E23" s="44">
+      <c r="E25" s="44">
         <f t="shared" si="0"/>
         <v>105</v>
       </c>
-      <c r="F23" s="45" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="F25" s="45" t="s">
         <v>140</v>
       </c>
       <c r="G25" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="40" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="38" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C26" s="41">
         <f t="shared" si="2"/>
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="D26" s="41">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="E26" s="41">
         <f t="shared" ref="E26:E39" si="3">D26</f>
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="F26" s="40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="37" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="38" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C27" s="42">
         <f t="shared" si="2"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D27" s="42">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E27" s="41">
         <f t="shared" si="3"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F27" s="40" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G27" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="40" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="B28" s="38" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C28" s="42">
         <f t="shared" si="2"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D28" s="42">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E28" s="41">
         <f t="shared" si="3"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F28" s="40" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G28" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="40" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="B29" s="43" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C29" s="44">
         <f t="shared" si="2"/>
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D29" s="44">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E29" s="44">
         <f t="shared" si="3"/>
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F29" s="45" t="s">
+        <v>173</v>
+      </c>
+      <c r="G29" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="40" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="37" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B30" s="38" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C30" s="42">
         <f t="shared" si="2"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D30" s="42">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E30" s="41">
         <f t="shared" si="3"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F30" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G30" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="40" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B31" s="38" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C31" s="41">
         <f t="shared" ref="C31" si="4">D31</f>
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D31" s="41">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="E31" s="41">
         <f t="shared" si="3"/>
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="F31" s="40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G31" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="37" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B32" s="38" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C32" s="42">
         <f t="shared" ref="C32:C38" si="5">D32</f>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D32" s="42">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E32" s="41">
         <f t="shared" si="3"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F32" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="40" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="37" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B33" s="38" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C33" s="42">
         <f t="shared" si="5"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D33" s="42">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E33" s="41">
         <f t="shared" si="3"/>
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F33" s="40" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G33" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="40" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="37" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" s="38" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="C34" s="39">
         <f t="shared" si="5"/>
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="D34" s="85">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E34" s="39">
         <f t="shared" si="3"/>
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="40" t="s">
         <v>136</v>
       </c>
       <c r="H34" s="40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="B35" s="43" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C35" s="44">
         <f t="shared" si="5"/>
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D35" s="44">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E35" s="44">
         <f t="shared" si="3"/>
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F35" s="45" t="s">
         <v>140</v>
       </c>
       <c r="G35" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="40" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B36" s="38" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C36" s="41">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="D36" s="41">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="E36" s="41">
         <f t="shared" si="3"/>
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="F36" s="40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G36" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="38" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C37" s="41">
-        <f t="shared" si="5"/>
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="D37" s="41">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="E37" s="41">
         <f t="shared" si="3"/>
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="F37" s="40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G37" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="40" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="37" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B38" s="38" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C38" s="42">
         <f t="shared" si="5"/>
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="D38" s="42">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="E38" s="41">
         <f t="shared" si="3"/>
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="40" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B39" s="43" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C39" s="44">
         <f t="shared" ref="C39" si="6">D39</f>
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D39" s="44">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E39" s="44">
         <f t="shared" si="3"/>
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F39" s="45" t="s">
-        <v>144</v>
+        <v>250</v>
       </c>
       <c r="G39" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="47"/>
       <c r="B40" s="47"/>
       <c r="C40" s="47"/>
       <c r="D40" s="47"/>
       <c r="E40" s="47"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="49"/>
       <c r="B41" s="50"/>
       <c r="C41" s="50"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="10"/>
@@ -5605,51 +5539,51 @@
     <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="14"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
       <c r="F47" s="12"/>
       <c r="G47" s="26"/>
       <c r="H47" s="26"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:H39"/>
   <mergeCells count="1">
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:K73"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.44140625" style="52" customWidth="1"/>
     <col min="2" max="3" width="15.33203125" customWidth="1"/>
     <col min="4" max="4" width="21.5546875" customWidth="1"/>
     <col min="5" max="5" width="24" style="35" customWidth="1"/>
     <col min="6" max="6" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.88671875" customWidth="1"/>
     <col min="8" max="10" width="11.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="31.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="5.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="53"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="54"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
     </row>
@@ -5677,715 +5611,717 @@
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="54"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
     </row>
     <row r="12" spans="1:11" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A12" s="53"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="54"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="55"/>
       <c r="B13" s="56"/>
       <c r="C13" s="56"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
     </row>
     <row r="14" spans="1:11" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="125" t="s">
+      <c r="A14" s="126" t="s">
+        <v>189</v>
+      </c>
+      <c r="B14" s="125"/>
+      <c r="C14" s="125"/>
+      <c r="D14" s="125"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="125"/>
+    </row>
+    <row r="15" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="113" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="101" t="s">
+        <v>132</v>
+      </c>
+      <c r="E15" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="113" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="113" t="s">
+        <v>8</v>
+      </c>
+      <c r="K15" s="15" t="s">
         <v>190</v>
-      </c>
-[...30 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="57" t="s">
+        <v>191</v>
+      </c>
+      <c r="B16" s="60" t="s">
         <v>192</v>
       </c>
-      <c r="B16" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="61">
-        <f t="shared" ref="C16:C24" si="0">D16</f>
+        <f t="shared" ref="C16" si="0">D16</f>
         <v>140</v>
       </c>
       <c r="D16" s="61">
         <v>140</v>
       </c>
       <c r="E16" s="87" t="s">
+        <v>193</v>
+      </c>
+      <c r="F16" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="62" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="K16" s="58">
         <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="57" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17" s="60" t="s">
         <v>196</v>
       </c>
-      <c r="B17" s="60" t="s">
+      <c r="C17" s="93">
+        <v>170</v>
+      </c>
+      <c r="D17" s="93">
+        <v>170</v>
+      </c>
+      <c r="E17" s="87" t="s">
         <v>197</v>
       </c>
-      <c r="C17" s="93">
-[...5 lines deleted...]
-      <c r="E17" s="87" t="s">
+      <c r="F17" s="62" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G17" s="62" t="s">
         <v>74</v>
       </c>
       <c r="K17" s="58">
         <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="57" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="88" t="s">
         <v>200</v>
       </c>
-      <c r="B18" s="88" t="s">
+      <c r="C18" s="92">
+        <v>330</v>
+      </c>
+      <c r="D18" s="92">
+        <v>330</v>
+      </c>
+      <c r="E18" s="62" t="s">
         <v>201</v>
       </c>
-      <c r="C18" s="92">
-[...5 lines deleted...]
-      <c r="E18" s="62" t="s">
+      <c r="F18" s="62" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="G18" s="62" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="59">
         <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="B19" s="60" t="s">
         <v>204</v>
       </c>
-      <c r="B19" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="61">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="D19" s="61">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="E19" s="87" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="62" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="K19" s="58">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="57" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B20" s="88" t="s">
+        <v>206</v>
+      </c>
+      <c r="C20" s="89">
+        <v>115</v>
+      </c>
+      <c r="D20" s="89">
+        <v>115</v>
+      </c>
+      <c r="E20" s="62" t="s">
         <v>207</v>
       </c>
-      <c r="C20" s="89">
-[...5 lines deleted...]
-      <c r="E20" s="62" t="s">
+      <c r="F20" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" s="62" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="K20" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="57" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B21" s="88" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C21" s="89">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D21" s="89">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E21" s="62" t="s">
+        <v>207</v>
+      </c>
+      <c r="F21" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="62" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="K21" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="57" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B22" s="88" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C22" s="89">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D22" s="89">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E22" s="62" t="s">
+        <v>207</v>
+      </c>
+      <c r="F22" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" s="62" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="K22" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="57" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B23" s="88" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C23" s="89">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D23" s="89">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E23" s="62" t="s">
+        <v>207</v>
+      </c>
+      <c r="F23" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="62" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="K23" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="57" t="s">
+        <v>212</v>
+      </c>
+      <c r="B24" s="60" t="s">
         <v>213</v>
       </c>
-      <c r="B24" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="61">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D24" s="61">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>33</v>
       </c>
       <c r="F24" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="62" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="K24" s="58">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="57" t="s">
+        <v>215</v>
+      </c>
+      <c r="B25" s="60" t="s">
         <v>216</v>
       </c>
-      <c r="B25" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="61">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D25" s="61">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E25" s="61" t="s">
         <v>33</v>
       </c>
       <c r="F25" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="89" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K25" s="58">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="B26" s="60" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C26" s="61">
         <v>70</v>
       </c>
       <c r="D26" s="61">
         <v>70</v>
       </c>
       <c r="E26" s="61" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="89" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K26" s="58">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="57" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B27" s="88" t="s">
+        <v>221</v>
+      </c>
+      <c r="C27" s="89">
+        <f t="shared" ref="C27:C29" si="1">D27</f>
+        <v>140</v>
+      </c>
+      <c r="D27" s="89">
+        <v>140</v>
+      </c>
+      <c r="E27" s="40" t="s">
         <v>222</v>
       </c>
-      <c r="C27" s="89">
-[...5 lines deleted...]
-      <c r="E27" s="40" t="s">
+      <c r="F27" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="89" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
       <c r="K27" s="59">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="57" t="s">
+        <v>224</v>
+      </c>
+      <c r="B28" s="60" t="s">
         <v>225</v>
       </c>
-      <c r="B28" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="61">
-        <f t="shared" ref="C26:C29" si="1">D28</f>
+        <f t="shared" si="1"/>
         <v>95</v>
       </c>
       <c r="D28" s="61">
         <v>95</v>
       </c>
       <c r="E28" s="87" t="s">
+        <v>226</v>
+      </c>
+      <c r="F28" s="90" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="91" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="K28" s="58">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="57" t="s">
+        <v>228</v>
+      </c>
+      <c r="B29" s="60" t="s">
         <v>229</v>
       </c>
-      <c r="B29" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="61">
-        <v>90</v>
+        <f t="shared" si="1"/>
+        <v>70</v>
       </c>
       <c r="D29" s="61">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="E29" s="61" t="s">
         <v>33</v>
       </c>
       <c r="F29" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G29" s="62" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="K29" s="58"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B30" s="60" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C30" s="61">
         <f>D30</f>
         <v>125</v>
       </c>
       <c r="D30" s="61">
         <v>125</v>
       </c>
       <c r="E30" s="61" t="s">
+        <v>233</v>
+      </c>
+      <c r="F30" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="62" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="H30" s="58">
         <v>80</v>
       </c>
       <c r="I30" s="58">
         <v>85</v>
       </c>
       <c r="J30">
         <v>10</v>
       </c>
       <c r="K30" s="58">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="57" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B31" s="60" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C31" s="89">
         <f t="shared" ref="C31:C35" si="2">D31</f>
         <v>160</v>
       </c>
       <c r="D31" s="89">
         <v>160</v>
       </c>
       <c r="E31" s="40" t="s">
         <v>33</v>
       </c>
       <c r="F31" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="62" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="H31" s="59">
         <v>100</v>
       </c>
       <c r="I31" s="59">
         <v>105</v>
       </c>
       <c r="J31">
         <v>10</v>
       </c>
       <c r="K31" s="58">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="57" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B32" s="60" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C32" s="61">
         <f t="shared" si="2"/>
         <v>180</v>
       </c>
       <c r="D32" s="61">
         <v>180</v>
       </c>
       <c r="E32" s="87" t="s">
+        <v>238</v>
+      </c>
+      <c r="F32" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="94" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H32" s="59">
         <v>135</v>
       </c>
       <c r="I32" s="59">
         <v>140</v>
       </c>
       <c r="J32">
         <v>10</v>
       </c>
       <c r="K32" s="58">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" s="57" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B33" s="60" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C33" s="61">
         <f t="shared" si="2"/>
         <v>230</v>
       </c>
       <c r="D33" s="61">
         <v>230</v>
       </c>
       <c r="E33" s="61" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F33" s="62" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G33" s="62" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H33" s="58">
         <v>130</v>
       </c>
       <c r="I33" s="58">
         <v>135</v>
       </c>
       <c r="J33">
         <v>10</v>
       </c>
       <c r="K33" s="61">
         <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A34" s="57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B34" s="88" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C34" s="89">
         <f>D34</f>
         <v>225</v>
       </c>
       <c r="D34" s="89">
         <v>225</v>
       </c>
       <c r="E34" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="F34" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="86" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="K34" s="61"/>
     </row>
     <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="57" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B35" s="88" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C35" s="89">
         <f t="shared" si="2"/>
         <v>225</v>
       </c>
       <c r="D35" s="89">
         <v>225</v>
       </c>
       <c r="E35" s="86" t="s">
+        <v>247</v>
+      </c>
+      <c r="F35" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="86" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H35" s="59">
         <v>195</v>
       </c>
       <c r="I35" s="59">
         <v>200</v>
       </c>
       <c r="J35">
         <v>10</v>
       </c>
       <c r="K35" s="59">
         <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A36" s="57" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B36" s="88" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C36" s="89">
         <v>225</v>
       </c>
       <c r="D36" s="89">
         <v>225</v>
       </c>
       <c r="E36" s="86" t="s">
+        <v>247</v>
+      </c>
+      <c r="F36" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="86" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H36" s="59">
         <v>250</v>
       </c>
       <c r="I36" s="59">
         <v>255</v>
       </c>
       <c r="J36">
         <v>10</v>
       </c>
       <c r="K36" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="81"/>
       <c r="B37" s="63"/>
       <c r="C37" s="63"/>
       <c r="D37" s="64"/>
       <c r="E37" s="65"/>
       <c r="F37" s="66"/>
       <c r="G37" s="67"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A38" s="68"/>
       <c r="B38" s="50"/>
       <c r="C38" s="50"/>
       <c r="D38" s="9"/>
       <c r="E38" s="10"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="24"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A39" s="114"/>
-[...1 lines deleted...]
-      <c r="C39" s="115"/>
+      <c r="A39" s="115"/>
+      <c r="B39" s="116"/>
+      <c r="C39" s="116"/>
       <c r="D39" s="96"/>
       <c r="E39" s="10"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="24"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A40" s="69"/>
       <c r="B40" s="70"/>
       <c r="C40" s="70"/>
       <c r="D40" s="70"/>
       <c r="E40" s="70"/>
       <c r="F40" s="70"/>
       <c r="G40" s="71"/>
       <c r="H40" s="24"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A41" s="72"/>
       <c r="B41" s="21"/>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="12"/>
       <c r="H41" s="24"/>
@@ -6488,116 +6424,116 @@
       <c r="F51" s="75"/>
       <c r="G51" s="71"/>
       <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A52" s="73"/>
       <c r="B52" s="75"/>
       <c r="C52" s="75"/>
       <c r="D52" s="75"/>
       <c r="E52" s="75"/>
       <c r="F52" s="75"/>
       <c r="G52" s="71"/>
       <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="73"/>
       <c r="B53" s="75"/>
       <c r="C53" s="75"/>
       <c r="D53" s="75"/>
       <c r="E53" s="75"/>
       <c r="F53" s="75"/>
       <c r="G53" s="71"/>
       <c r="H53" s="24"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A54" s="72"/>
-[...3 lines deleted...]
-      <c r="E54" s="70"/>
+      <c r="A54" s="73"/>
+      <c r="B54" s="75"/>
+      <c r="C54" s="75"/>
+      <c r="D54" s="75"/>
+      <c r="E54" s="75"/>
       <c r="F54" s="75"/>
       <c r="G54" s="71"/>
       <c r="H54" s="24"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A55" s="116"/>
-[...3 lines deleted...]
-      <c r="E55" s="117"/>
+      <c r="A55" s="117"/>
+      <c r="B55" s="118"/>
+      <c r="C55" s="118"/>
+      <c r="D55" s="118"/>
+      <c r="E55" s="118"/>
       <c r="F55" s="75"/>
       <c r="G55" s="71"/>
       <c r="H55" s="24"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A56" s="73"/>
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="71"/>
       <c r="H56" s="24"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A57" s="73"/>
       <c r="B57" s="70"/>
       <c r="C57" s="70"/>
       <c r="D57" s="70"/>
       <c r="E57" s="70"/>
       <c r="F57" s="70"/>
       <c r="G57" s="12"/>
       <c r="H57" s="24"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A58" s="114"/>
-[...3 lines deleted...]
-      <c r="E58" s="117"/>
+      <c r="A58" s="115"/>
+      <c r="B58" s="118"/>
+      <c r="C58" s="118"/>
+      <c r="D58" s="118"/>
+      <c r="E58" s="118"/>
       <c r="F58" s="70"/>
       <c r="G58" s="12"/>
       <c r="H58" s="24"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A59" s="118"/>
-[...3 lines deleted...]
-      <c r="E59" s="119"/>
+      <c r="A59" s="119"/>
+      <c r="B59" s="120"/>
+      <c r="C59" s="120"/>
+      <c r="D59" s="120"/>
+      <c r="E59" s="120"/>
       <c r="F59" s="70"/>
       <c r="G59" s="12"/>
       <c r="H59" s="24"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A60" s="120"/>
-[...4 lines deleted...]
-      <c r="F60" s="123"/>
+      <c r="A60" s="121"/>
+      <c r="B60" s="122"/>
+      <c r="C60" s="122"/>
+      <c r="D60" s="122"/>
+      <c r="E60" s="123"/>
+      <c r="F60" s="124"/>
       <c r="G60" s="71"/>
       <c r="H60" s="24"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A61" s="79"/>
       <c r="B61" s="76"/>
       <c r="C61" s="76"/>
       <c r="D61" s="76"/>
       <c r="E61" s="77"/>
       <c r="F61" s="78"/>
       <c r="G61" s="71"/>
       <c r="H61" s="24"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A62" s="72"/>
       <c r="B62" s="76"/>
       <c r="C62" s="76"/>
       <c r="D62" s="76"/>
       <c r="E62" s="77"/>
       <c r="F62" s="78"/>
       <c r="G62" s="71"/>
       <c r="H62" s="24"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A63" s="72"/>