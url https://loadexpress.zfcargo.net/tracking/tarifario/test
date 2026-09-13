--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -15,95 +15,85 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\load3\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ASIA" sheetId="7" r:id="rId1"/>
     <sheet name="EUROPA" sheetId="8" r:id="rId2"/>
     <sheet name="AMERICA" sheetId="9" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">AMERICA!$A$15:$G$36</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ASIA!$A$12:$H$77</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">EUROPA!$A$15:$H$39</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C30" i="9" l="1"/>
-  <c r="E43" i="7"/>
-[...8 lines deleted...]
-  <c r="E70" i="7"/>
   <c r="J70" i="7" l="1"/>
   <c r="J69" i="7"/>
   <c r="J68" i="7"/>
   <c r="J67" i="7"/>
   <c r="J66" i="7"/>
   <c r="J65" i="7"/>
   <c r="J64" i="7"/>
   <c r="J63" i="7"/>
   <c r="J62" i="7"/>
   <c r="J61" i="7"/>
   <c r="J60" i="7"/>
   <c r="J59" i="7"/>
   <c r="J58" i="7"/>
   <c r="J57" i="7"/>
   <c r="J56" i="7"/>
   <c r="J55" i="7"/>
   <c r="J54" i="7"/>
   <c r="J53" i="7"/>
   <c r="J52" i="7"/>
   <c r="J51" i="7"/>
   <c r="J50" i="7"/>
   <c r="J49" i="7"/>
   <c r="J48" i="7"/>
   <c r="J47" i="7"/>
   <c r="J46" i="7"/>
@@ -120,60 +110,60 @@
   <c r="J35" i="7"/>
   <c r="J33" i="7"/>
   <c r="J32" i="7"/>
   <c r="J31" i="7"/>
   <c r="J30" i="7"/>
   <c r="J29" i="7"/>
   <c r="J28" i="7"/>
   <c r="J27" i="7"/>
   <c r="J26" i="7"/>
   <c r="J25" i="7"/>
   <c r="J23" i="7"/>
   <c r="J22" i="7"/>
   <c r="J21" i="7"/>
   <c r="J20" i="7"/>
   <c r="J19" i="7"/>
   <c r="J18" i="7"/>
   <c r="J17" i="7"/>
   <c r="J16" i="7"/>
   <c r="J15" i="7"/>
   <c r="J14" i="7"/>
   <c r="E21" i="8" l="1"/>
   <c r="E37" i="8" l="1"/>
   <c r="E36" i="8"/>
   <c r="E26" i="8"/>
   <c r="C29" i="9" l="1"/>
+  <c r="C26" i="9"/>
   <c r="C21" i="8" l="1"/>
   <c r="C26" i="8" l="1"/>
   <c r="C31" i="9"/>
   <c r="C32" i="9"/>
   <c r="C33" i="9"/>
   <c r="C35" i="9"/>
   <c r="C34" i="9"/>
   <c r="C28" i="9"/>
   <c r="C27" i="9"/>
-  <c r="C16" i="9"/>
   <c r="E39" i="8"/>
   <c r="C35" i="8"/>
   <c r="E33" i="8"/>
   <c r="C33" i="8"/>
   <c r="E31" i="8"/>
   <c r="E29" i="8"/>
   <c r="C29" i="8"/>
   <c r="E27" i="8"/>
   <c r="C27" i="8"/>
   <c r="C25" i="8"/>
   <c r="E24" i="8"/>
   <c r="C24" i="8"/>
   <c r="E23" i="8"/>
   <c r="E22" i="8"/>
   <c r="C38" i="8"/>
   <c r="C34" i="8"/>
   <c r="C32" i="8"/>
   <c r="E38" i="8"/>
   <c r="E34" i="8"/>
   <c r="E32" i="8"/>
   <c r="E30" i="8"/>
   <c r="C30" i="8"/>
   <c r="E28" i="8"/>
   <c r="C28" i="8"/>
   <c r="E20" i="8"/>
@@ -240,51 +230,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Claudia Salvador:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 CANOAS</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="254">
   <si>
     <t>ASIA - CALLAO</t>
   </si>
   <si>
     <t>PAIS</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>W/M 
 HASTA 5 CBM</t>
   </si>
   <si>
     <t>W/M 
 HASTA 15 CBM</t>
   </si>
   <si>
     <t>SERVICIO</t>
   </si>
   <si>
     <t>FRECUENCIA</t>
@@ -1024,52 +1014,58 @@
   </si>
   <si>
     <t>Directo (POL Halifax) o via Miami</t>
   </si>
   <si>
     <t>15 días 
 / 25 días</t>
   </si>
   <si>
     <t>MONTREAL</t>
   </si>
   <si>
     <t>Via Toronto</t>
   </si>
   <si>
     <t>20 días 
 / 30 días</t>
   </si>
   <si>
     <t>VANCOUVER</t>
   </si>
   <si>
     <t>Directo T/S Cartagena</t>
   </si>
   <si>
-    <t>USD 210/CBM 
-- USD 230/TN
+    <t>90 días</t>
+  </si>
+  <si>
+    <t>Vía Singapore - Nava Sheva</t>
+  </si>
+  <si>
+    <t>USD 270/CBM 
+- USD 290/TN
 (aplica el mayor resultado)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="[$USD]\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="[$USD]\ #,##0.00_);\([$USD]\ #,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="[$EUR]\ #,##0.00"/>
     <numFmt numFmtId="168" formatCode="d\i\as"/>
     <numFmt numFmtId="169" formatCode="[$USD]\ #,##0.00;[Red][$USD]\ #,##0.00"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1685,120 +1681,120 @@
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="30" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="31" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="30" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="31" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="31" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="31" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...45 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal 1" xfId="5"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Millares 2" xfId="2"/>
     <cellStyle name="Millares 3" xfId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 1670" xfId="6"/>
     <cellStyle name="Normal 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1907,51 +1903,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 15 AL 31 DE JULIO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 07 AL 14 DE SEPTIEMBRE (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>768348</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>800100</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2051,51 +2047,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 15 AL 31 DE JULIO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 07 AL 14 DE SEPTIEMBRE (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -2179,51 +2175,51 @@
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="es-PE" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>VIGENTE DEL 15 AL 31 DE JULIO (FECHA DE ZARPE) 2026</a:t>
+            <a:t>VIGENTE DEL 07 AL 14 DE SEPTIEMBRE (FECHA DE ZARPE) 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2500,61 +2496,61 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A7:N85"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14" style="18" customWidth="1"/>
     <col min="2" max="2" width="15.33203125" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="5" width="22.6640625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.33203125" customWidth="1"/>
     <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.109375" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="30.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="3.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="28"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A8" s="29"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
@@ -2570,1979 +2566,1969 @@
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:10" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A10" s="29"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
     </row>
     <row r="11" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="125" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="125"/>
       <c r="C11" s="125"/>
       <c r="D11" s="125"/>
       <c r="E11" s="125"/>
       <c r="F11" s="125"/>
       <c r="G11" s="125"/>
       <c r="H11" s="125"/>
     </row>
     <row r="12" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A12" s="100" t="s">
+      <c r="A12" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="101" t="s">
+      <c r="B12" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="101" t="s">
+      <c r="C12" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="102" t="s">
+      <c r="D12" s="117" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="102" t="s">
+      <c r="E12" s="117" t="s">
         <v>5</v>
       </c>
-      <c r="F12" s="101" t="s">
+      <c r="F12" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="G12" s="101" t="s">
+      <c r="G12" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="H12" s="101" t="s">
+      <c r="H12" s="112" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="95" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="83">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="D13" s="83">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="E13" s="83">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="98"/>
       <c r="J13" s="15"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="83">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="D14" s="83">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="E14" s="83">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I14">
         <v>10</v>
       </c>
       <c r="J14" s="83">
         <f>125</f>
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="83">
-        <v>220</v>
+        <v>280</v>
       </c>
       <c r="D15" s="83">
-        <v>220</v>
+        <v>280</v>
       </c>
       <c r="E15" s="83">
-        <v>220</v>
+        <v>280</v>
       </c>
       <c r="F15" s="97" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I15">
         <v>10</v>
       </c>
       <c r="J15" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="83">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="D16" s="83">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="E16" s="83">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I16">
         <v>10</v>
       </c>
       <c r="J16" s="83">
         <f>120</f>
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="83">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="D17" s="83">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="E17" s="83">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I17">
         <v>10</v>
       </c>
       <c r="J17" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="D18" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="E18" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I18">
         <v>10</v>
       </c>
       <c r="J18" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D19" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E19" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I19">
         <v>10</v>
       </c>
       <c r="J19" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="83">
-        <v>315</v>
+        <v>230</v>
       </c>
       <c r="D20" s="83">
-        <v>315</v>
+        <v>230</v>
       </c>
       <c r="E20" s="83">
-        <v>315</v>
+        <v>230</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I20">
         <v>10</v>
       </c>
       <c r="J20" s="83">
         <f>100</f>
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="83">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="D21" s="83">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="E21" s="83">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I21">
         <v>10</v>
       </c>
       <c r="J21" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="83">
-        <v>305</v>
+        <v>220</v>
       </c>
       <c r="D22" s="83">
-        <v>305</v>
+        <v>220</v>
       </c>
       <c r="E22" s="83">
-        <v>305</v>
+        <v>220</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22" s="83">
         <f>85</f>
         <v>85</v>
       </c>
       <c r="M22" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="83">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="D23" s="83">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="E23" s="83">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I23">
         <v>10</v>
       </c>
       <c r="J23" s="83">
         <f>90</f>
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D24" s="20" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E24" s="20" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I24">
         <v>10</v>
       </c>
       <c r="J24" s="20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="83">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="D25" s="83">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="E25" s="83">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="I25">
         <v>10</v>
       </c>
       <c r="J25" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="D26" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="E26" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I26">
         <v>10</v>
       </c>
       <c r="J26" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="D27" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="E27" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I27">
         <v>10</v>
       </c>
       <c r="J27" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="83">
-        <v>180</v>
+        <v>530</v>
       </c>
       <c r="D28" s="83">
-        <v>180</v>
+        <v>530</v>
       </c>
       <c r="E28" s="83">
-        <v>180</v>
+        <v>530</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>36</v>
+        <v>252</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>23</v>
+        <v>251</v>
       </c>
       <c r="I28">
         <v>10</v>
       </c>
       <c r="J28" s="83">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="83">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="D29" s="83">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="E29" s="83">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I29">
         <v>10</v>
       </c>
       <c r="J29" s="83">
         <f>95</f>
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="D30" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="E30" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="F30" s="82" t="s">
         <v>36</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I30">
         <v>10</v>
       </c>
       <c r="J30" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="D31" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="E31" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I31">
         <v>10</v>
       </c>
       <c r="J31" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="84">
-        <v>125</v>
+        <v>190</v>
       </c>
       <c r="D32" s="84">
-        <v>125</v>
+        <v>190</v>
       </c>
       <c r="E32" s="84">
-        <v>125</v>
+        <v>190</v>
       </c>
       <c r="F32" s="99" t="s">
         <v>60</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I32">
         <v>10</v>
       </c>
       <c r="J32" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D33" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="E33" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I33">
         <v>10</v>
       </c>
       <c r="J33" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="83">
-        <v>190</v>
+        <v>245</v>
       </c>
       <c r="D34" s="83">
-        <v>190</v>
+        <v>245</v>
       </c>
       <c r="E34" s="83">
-        <v>190</v>
+        <v>245</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J34" s="83"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="83">
-        <v>155</v>
+        <v>215</v>
       </c>
       <c r="D35" s="83">
-        <v>155</v>
+        <v>215</v>
       </c>
       <c r="E35" s="83">
-        <v>155</v>
+        <v>215</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I35">
         <v>10</v>
       </c>
       <c r="J35" s="83">
         <f>70</f>
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C36" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D36" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E36" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I36">
         <v>10</v>
       </c>
       <c r="J36" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="D37" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="E37" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I37">
         <v>10</v>
       </c>
       <c r="J37" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C38" s="83">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="D38" s="83">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="E38" s="83">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I38">
         <v>10</v>
       </c>
       <c r="J38" s="83">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C39" s="83">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="C39" s="84">
+        <v>185</v>
+      </c>
+      <c r="D39" s="84">
+        <v>185</v>
+      </c>
+      <c r="E39" s="84">
+        <v>185</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I39">
         <v>10</v>
       </c>
       <c r="J39" s="83">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="D40" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="E40" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I40">
         <v>10</v>
       </c>
       <c r="J40" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D41" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E41" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I41">
         <v>10</v>
       </c>
       <c r="J41" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D42" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="E42" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I42">
         <v>10</v>
       </c>
       <c r="J42" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="D43" s="83">
-        <v>170</v>
-[...3 lines deleted...]
-        <v>170</v>
+        <v>230</v>
+      </c>
+      <c r="E43" s="83">
+        <v>230</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I43">
         <v>10</v>
       </c>
       <c r="J43" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="D44" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="E44" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I44">
         <v>10</v>
       </c>
       <c r="J44" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D45" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="E45" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I45">
         <v>10</v>
       </c>
       <c r="J45" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C46" s="83">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="D46" s="83">
-        <v>305</v>
-[...3 lines deleted...]
-        <v>305</v>
+        <v>320</v>
+      </c>
+      <c r="E46" s="83">
+        <v>320</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I46">
         <v>10</v>
       </c>
       <c r="J46" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="4">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>205</v>
+      </c>
+      <c r="D47" s="4">
+        <v>205</v>
       </c>
       <c r="E47" s="4">
-        <f t="shared" si="0"/>
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>92</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>93</v>
       </c>
       <c r="I47">
         <v>10</v>
       </c>
       <c r="J47" s="84">
         <f>70</f>
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C48" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D48" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E48" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I48">
         <v>10</v>
       </c>
       <c r="J48" s="84">
         <f>40</f>
         <v>40</v>
       </c>
       <c r="N48" s="81"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D49" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="E49" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I49">
         <v>10</v>
       </c>
       <c r="J49" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A50" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C50" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="D50" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="E50" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I50">
         <v>10</v>
       </c>
       <c r="J50" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C51" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="D51" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="E51" s="83">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I51">
         <v>10</v>
       </c>
       <c r="J51" s="83">
         <f>85</f>
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D52" s="83">
-        <v>160</v>
-[...3 lines deleted...]
-        <v>160</v>
+        <v>220</v>
+      </c>
+      <c r="E52" s="83">
+        <v>220</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I52">
         <v>10</v>
       </c>
       <c r="J52" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D53" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E53" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>102</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>103</v>
       </c>
       <c r="I53">
         <v>10</v>
       </c>
       <c r="J53" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A54" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C54" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="D54" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="E54" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I54">
         <v>10</v>
       </c>
       <c r="J54" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A55" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C55" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D55" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E55" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>106</v>
       </c>
       <c r="I55">
         <v>10</v>
       </c>
       <c r="J55" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A56" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="D56" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="E56" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I56">
         <v>10</v>
       </c>
       <c r="J56" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A57" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C57" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D57" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E57" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I57">
         <v>10</v>
       </c>
       <c r="J57" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A58" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C58" s="83">
-        <v>140</v>
+        <v>205</v>
       </c>
       <c r="D58" s="83">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>205</v>
+      </c>
+      <c r="E58" s="83">
+        <v>205</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I58">
         <v>10</v>
       </c>
       <c r="J58" s="83">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A59" s="16" t="s">
         <v>111</v>
       </c>
       <c r="B59" s="19" t="s">
         <v>112</v>
       </c>
       <c r="C59" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D59" s="83">
-        <v>160</v>
-[...3 lines deleted...]
-        <v>160</v>
+        <v>220</v>
+      </c>
+      <c r="E59" s="83">
+        <v>220</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I59">
         <v>10</v>
       </c>
       <c r="J59" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A60" s="16" t="s">
         <v>113</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C60" s="84">
-        <v>150</v>
+        <v>210</v>
       </c>
       <c r="D60" s="84">
-        <v>150</v>
-[...3 lines deleted...]
-        <v>150</v>
+        <v>210</v>
+      </c>
+      <c r="E60" s="84">
+        <v>210</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>116</v>
       </c>
       <c r="I60">
         <v>10</v>
       </c>
       <c r="J60" s="84">
         <f>55</f>
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A61" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C61" s="83">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="D61" s="83">
-        <v>165</v>
-[...3 lines deleted...]
-        <v>165</v>
+        <v>225</v>
+      </c>
+      <c r="E61" s="83">
+        <v>225</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I61">
         <v>10</v>
       </c>
       <c r="J61" s="83">
         <f>80</f>
         <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A62" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C62" s="83">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="D62" s="83">
-        <v>235</v>
-[...3 lines deleted...]
-        <v>235</v>
+        <v>295</v>
+      </c>
+      <c r="E62" s="83">
+        <v>295</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I62">
         <v>10</v>
       </c>
       <c r="J62" s="83">
         <f>150</f>
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A63" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D63" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="E63" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I63">
         <v>10</v>
       </c>
       <c r="J63" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A64" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="2">
-        <v>325</v>
+        <v>240</v>
       </c>
       <c r="D64" s="2">
-        <v>325</v>
+        <v>240</v>
       </c>
       <c r="E64" s="2">
-        <v>325</v>
+        <v>240</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I64">
         <v>10</v>
       </c>
       <c r="J64" s="83">
         <f>110</f>
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A65" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D65" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E65" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F65" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I65">
         <v>10</v>
       </c>
       <c r="J65" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A66" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="D66" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="E66" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I66">
         <v>10</v>
       </c>
       <c r="J66" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A67" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C67" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="D67" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="E67" s="84">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I67">
         <v>10</v>
       </c>
       <c r="J67" s="84">
         <f>40</f>
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A68" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D68" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="E68" s="83">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I68">
         <v>10</v>
       </c>
       <c r="J68" s="83">
         <f>75</f>
         <v>75</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A69" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="D69" s="83">
-        <v>145</v>
-[...3 lines deleted...]
-        <v>145</v>
+        <v>205</v>
+      </c>
+      <c r="E69" s="83">
+        <v>205</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I69">
         <v>10</v>
       </c>
       <c r="J69" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A70" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="83">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="D70" s="83">
-        <v>145</v>
-[...3 lines deleted...]
-        <v>145</v>
+        <v>205</v>
+      </c>
+      <c r="E70" s="83">
+        <v>205</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I70">
         <v>10</v>
       </c>
       <c r="J70" s="83">
         <f>60</f>
         <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A71" s="30"/>
       <c r="B71" s="31"/>
       <c r="C71" s="31"/>
       <c r="D71" s="32"/>
       <c r="E71" s="32"/>
       <c r="F71" s="11"/>
@@ -4594,99 +4580,99 @@
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
       <c r="F76" s="12"/>
       <c r="G76" s="26"/>
       <c r="H76" s="25"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A77" s="14"/>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12"/>
       <c r="F77" s="12"/>
       <c r="G77" s="26"/>
       <c r="H77" s="25"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B78" s="22"/>
       <c r="C78" s="22"/>
       <c r="F78" s="24"/>
       <c r="G78" s="24"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A79" s="103"/>
-[...3 lines deleted...]
-      <c r="E79" s="105"/>
+      <c r="A79" s="118"/>
+      <c r="B79" s="119"/>
+      <c r="C79" s="119"/>
+      <c r="D79" s="120"/>
+      <c r="E79" s="120"/>
       <c r="F79" s="24"/>
       <c r="G79" s="24"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A80" s="106"/>
-[...3 lines deleted...]
-      <c r="E80" s="105"/>
+      <c r="A80" s="121"/>
+      <c r="B80" s="119"/>
+      <c r="C80" s="119"/>
+      <c r="D80" s="120"/>
+      <c r="E80" s="120"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A81" s="106"/>
-[...3 lines deleted...]
-      <c r="E81" s="105"/>
+      <c r="A81" s="121"/>
+      <c r="B81" s="119"/>
+      <c r="C81" s="119"/>
+      <c r="D81" s="120"/>
+      <c r="E81" s="120"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A82" s="106"/>
-[...3 lines deleted...]
-      <c r="E82" s="105"/>
+      <c r="A82" s="121"/>
+      <c r="B82" s="120"/>
+      <c r="C82" s="120"/>
+      <c r="D82" s="120"/>
+      <c r="E82" s="120"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A83" s="106"/>
-[...3 lines deleted...]
-      <c r="E83" s="105"/>
+      <c r="A83" s="121"/>
+      <c r="B83" s="120"/>
+      <c r="C83" s="120"/>
+      <c r="D83" s="120"/>
+      <c r="E83" s="120"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A84" s="103"/>
-[...3 lines deleted...]
-      <c r="E84" s="107"/>
+      <c r="A84" s="118"/>
+      <c r="B84" s="120"/>
+      <c r="C84" s="120"/>
+      <c r="D84" s="120"/>
+      <c r="E84" s="122"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A85" s="108"/>
-[...3 lines deleted...]
-      <c r="E85" s="109"/>
+      <c r="A85" s="123"/>
+      <c r="B85" s="124"/>
+      <c r="C85" s="124"/>
+      <c r="D85" s="124"/>
+      <c r="E85" s="124"/>
       <c r="F85" s="24"/>
       <c r="G85" s="24"/>
     </row>
   </sheetData>
   <autoFilter ref="A12:H77"/>
   <mergeCells count="1">
     <mergeCell ref="A11:H11"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:H47"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
@@ -4751,176 +4737,176 @@
       <c r="H12" s="34"/>
     </row>
     <row r="13" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A13" s="34"/>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
     </row>
     <row r="14" spans="1:8" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A14" s="126" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="125"/>
       <c r="C14" s="125"/>
       <c r="D14" s="125"/>
       <c r="E14" s="125"/>
       <c r="F14" s="125"/>
       <c r="G14" s="125"/>
       <c r="H14" s="125"/>
     </row>
     <row r="15" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="110" t="s">
+      <c r="A15" s="113" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="111" t="s">
+      <c r="B15" s="114" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="112" t="s">
+      <c r="C15" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="D15" s="112" t="s">
+      <c r="D15" s="115" t="s">
         <v>131</v>
       </c>
-      <c r="E15" s="112" t="s">
+      <c r="E15" s="115" t="s">
         <v>132</v>
       </c>
-      <c r="F15" s="110" t="s">
+      <c r="F15" s="113" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="110" t="s">
+      <c r="G15" s="113" t="s">
         <v>7</v>
       </c>
-      <c r="H15" s="113" t="s">
+      <c r="H15" s="111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
         <v>133</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="39">
         <f>D16</f>
         <v>155</v>
       </c>
       <c r="D16" s="39">
         <v>155</v>
       </c>
       <c r="E16" s="39">
         <f>D16</f>
         <v>155</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G16" s="40" t="s">
         <v>136</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="37" t="s">
         <v>138</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>139</v>
       </c>
       <c r="C17" s="44">
         <f>D17</f>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D17" s="44">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E17" s="44">
         <f t="shared" ref="E17:E25" si="0">D17</f>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F17" s="45" t="s">
         <v>140</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>143</v>
       </c>
       <c r="C18" s="44">
         <f t="shared" ref="C18:C19" si="1">D18</f>
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D18" s="44">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E18" s="44">
         <f t="shared" si="0"/>
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F18" s="45" t="s">
         <v>250</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>145</v>
       </c>
       <c r="C19" s="41">
         <f t="shared" si="1"/>
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D19" s="41">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E19" s="41">
         <f t="shared" si="0"/>
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>146</v>
       </c>
       <c r="G19" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="37" t="s">
         <v>147</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>148</v>
       </c>
       <c r="C20" s="39">
         <f t="shared" ref="C20:C30" si="2">D20</f>
         <v>160</v>
       </c>
       <c r="D20" s="85">
         <v>160</v>
       </c>
@@ -4979,421 +4965,421 @@
       <c r="D22" s="39">
         <v>130</v>
       </c>
       <c r="E22" s="39">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="F22" s="40" t="s">
         <v>155</v>
       </c>
       <c r="G22" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="37" t="s">
         <v>156</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>157</v>
       </c>
       <c r="C23" s="46">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D23" s="46">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E23" s="44">
         <f t="shared" si="0"/>
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F23" s="45" t="s">
         <v>33</v>
       </c>
       <c r="G23" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="40" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="38" t="s">
         <v>160</v>
       </c>
       <c r="C24" s="39">
         <f t="shared" si="2"/>
         <v>165</v>
       </c>
       <c r="D24" s="39">
         <v>165</v>
       </c>
       <c r="E24" s="39">
         <f t="shared" si="0"/>
         <v>165</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G24" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>162</v>
       </c>
       <c r="C25" s="44">
         <f t="shared" si="2"/>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D25" s="44">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E25" s="44">
         <f t="shared" si="0"/>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F25" s="45" t="s">
         <v>140</v>
       </c>
       <c r="G25" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>164</v>
       </c>
       <c r="C26" s="41">
         <f t="shared" si="2"/>
         <v>140</v>
       </c>
       <c r="D26" s="41">
         <v>140</v>
       </c>
       <c r="E26" s="41">
         <f t="shared" ref="E26:E39" si="3">D26</f>
         <v>140</v>
       </c>
       <c r="F26" s="40" t="s">
         <v>146</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>166</v>
       </c>
       <c r="C27" s="42">
         <f t="shared" si="2"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D27" s="42">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E27" s="41">
         <f t="shared" si="3"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F27" s="40" t="s">
         <v>155</v>
       </c>
       <c r="G27" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="37" t="s">
         <v>168</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>169</v>
       </c>
       <c r="C28" s="42">
         <f t="shared" si="2"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D28" s="42">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E28" s="41">
         <f t="shared" si="3"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F28" s="40" t="s">
         <v>170</v>
       </c>
       <c r="G28" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="40" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="37" t="s">
         <v>171</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>172</v>
       </c>
       <c r="C29" s="44">
         <f t="shared" si="2"/>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D29" s="44">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E29" s="44">
         <f t="shared" si="3"/>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F29" s="45" t="s">
         <v>173</v>
       </c>
       <c r="G29" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="40" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>175</v>
       </c>
       <c r="C30" s="42">
         <f t="shared" si="2"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D30" s="42">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E30" s="41">
         <f t="shared" si="3"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F30" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G30" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="40" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>177</v>
       </c>
       <c r="C31" s="41">
         <f t="shared" ref="C31" si="4">D31</f>
         <v>120</v>
       </c>
       <c r="D31" s="41">
         <v>120</v>
       </c>
       <c r="E31" s="41">
         <f t="shared" si="3"/>
         <v>120</v>
       </c>
       <c r="F31" s="40" t="s">
         <v>146</v>
       </c>
       <c r="G31" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>178</v>
       </c>
       <c r="C32" s="42">
         <f t="shared" ref="C32:C38" si="5">D32</f>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D32" s="42">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E32" s="41">
         <f t="shared" si="3"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F32" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>179</v>
       </c>
       <c r="C33" s="42">
         <f t="shared" si="5"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D33" s="42">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E33" s="41">
         <f t="shared" si="3"/>
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F33" s="40" t="s">
         <v>155</v>
       </c>
       <c r="G33" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="40" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="37" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>181</v>
       </c>
       <c r="C34" s="39">
         <f t="shared" si="5"/>
         <v>190</v>
       </c>
       <c r="D34" s="85">
         <v>190</v>
       </c>
       <c r="E34" s="39">
         <f t="shared" si="3"/>
         <v>190</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="40" t="s">
         <v>136</v>
       </c>
       <c r="H34" s="40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
         <v>182</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>183</v>
       </c>
       <c r="C35" s="44">
         <f t="shared" si="5"/>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D35" s="44">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E35" s="44">
         <f t="shared" si="3"/>
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F35" s="45" t="s">
         <v>140</v>
       </c>
       <c r="G35" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="40" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>184</v>
       </c>
       <c r="C36" s="41">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="D36" s="41">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="E36" s="41">
         <f t="shared" si="3"/>
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="F36" s="40" t="s">
         <v>146</v>
       </c>
       <c r="G36" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>185</v>
       </c>
       <c r="C37" s="41">
         <v>140</v>
       </c>
       <c r="D37" s="41">
         <v>140</v>
       </c>
       <c r="E37" s="41">
@@ -5425,58 +5411,58 @@
         <v>140</v>
       </c>
       <c r="E38" s="41">
         <f t="shared" si="3"/>
         <v>140</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="40" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>188</v>
       </c>
       <c r="C39" s="44">
         <f t="shared" ref="C39" si="6">D39</f>
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D39" s="44">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E39" s="44">
         <f t="shared" si="3"/>
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F39" s="45" t="s">
         <v>250</v>
       </c>
       <c r="G39" s="40" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="47"/>
       <c r="B40" s="47"/>
       <c r="C40" s="47"/>
       <c r="D40" s="47"/>
       <c r="E40" s="47"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="49"/>
       <c r="B41" s="50"/>
       <c r="C41" s="50"/>
@@ -5539,51 +5525,51 @@
     <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="14"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
       <c r="F47" s="12"/>
       <c r="G47" s="26"/>
       <c r="H47" s="26"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:H39"/>
   <mergeCells count="1">
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:K73"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.44140625" style="52" customWidth="1"/>
     <col min="2" max="3" width="15.33203125" customWidth="1"/>
     <col min="4" max="4" width="21.5546875" customWidth="1"/>
     <col min="5" max="5" width="24" style="35" customWidth="1"/>
     <col min="6" max="6" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.88671875" customWidth="1"/>
     <col min="8" max="10" width="11.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="31.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="5.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="53"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="54"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
     </row>
@@ -5622,84 +5608,83 @@
       <c r="E12" s="54"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="55"/>
       <c r="B13" s="56"/>
       <c r="C13" s="56"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
     </row>
     <row r="14" spans="1:11" s="36" customFormat="1" ht="29.4" x14ac:dyDescent="0.3">
       <c r="A14" s="126" t="s">
         <v>189</v>
       </c>
       <c r="B14" s="125"/>
       <c r="C14" s="125"/>
       <c r="D14" s="125"/>
       <c r="E14" s="125"/>
       <c r="F14" s="125"/>
       <c r="G14" s="125"/>
     </row>
     <row r="15" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="114" t="s">
+      <c r="A15" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="113" t="s">
+      <c r="B15" s="111" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="101" t="s">
+      <c r="C15" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="D15" s="101" t="s">
+      <c r="D15" s="112" t="s">
         <v>132</v>
       </c>
-      <c r="E15" s="113" t="s">
+      <c r="E15" s="111" t="s">
         <v>6</v>
       </c>
-      <c r="F15" s="113" t="s">
+      <c r="F15" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="113" t="s">
+      <c r="G15" s="111" t="s">
         <v>8</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="36" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="57" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="60" t="s">
         <v>192</v>
       </c>
       <c r="C16" s="61">
-        <f t="shared" ref="C16" si="0">D16</f>
         <v>140</v>
       </c>
       <c r="D16" s="61">
         <v>140</v>
       </c>
       <c r="E16" s="87" t="s">
         <v>193</v>
       </c>
       <c r="F16" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="62" t="s">
         <v>194</v>
       </c>
       <c r="K16" s="58">
         <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="57" t="s">
         <v>195</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>196</v>
       </c>
@@ -5734,158 +5719,158 @@
       </c>
       <c r="D18" s="92">
         <v>330</v>
       </c>
       <c r="E18" s="62" t="s">
         <v>201</v>
       </c>
       <c r="F18" s="62" t="s">
         <v>202</v>
       </c>
       <c r="G18" s="62" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="59">
         <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="57" t="s">
         <v>203</v>
       </c>
       <c r="B19" s="60" t="s">
         <v>204</v>
       </c>
       <c r="C19" s="61">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D19" s="61">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="E19" s="87" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>205</v>
       </c>
       <c r="K19" s="58">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="57" t="s">
         <v>203</v>
       </c>
       <c r="B20" s="88" t="s">
         <v>206</v>
       </c>
       <c r="C20" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="D20" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="E20" s="62" t="s">
         <v>207</v>
       </c>
       <c r="F20" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="62" t="s">
         <v>208</v>
       </c>
       <c r="K20" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="57" t="s">
         <v>203</v>
       </c>
       <c r="B21" s="88" t="s">
         <v>209</v>
       </c>
       <c r="C21" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="D21" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="E21" s="62" t="s">
         <v>207</v>
       </c>
       <c r="F21" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="62" t="s">
         <v>208</v>
       </c>
       <c r="K21" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="57" t="s">
         <v>203</v>
       </c>
       <c r="B22" s="88" t="s">
         <v>210</v>
       </c>
       <c r="C22" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="D22" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="E22" s="62" t="s">
         <v>207</v>
       </c>
       <c r="F22" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="62" t="s">
         <v>208</v>
       </c>
       <c r="K22" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="57" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="88" t="s">
         <v>211</v>
       </c>
       <c r="C23" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="D23" s="89">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="E23" s="62" t="s">
         <v>207</v>
       </c>
       <c r="F23" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="62" t="s">
         <v>208</v>
       </c>
       <c r="K23" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="57" t="s">
         <v>212</v>
       </c>
       <c r="B24" s="60" t="s">
         <v>213</v>
       </c>
       <c r="C24" s="61">
         <v>50</v>
       </c>
       <c r="D24" s="61">
@@ -5916,131 +5901,132 @@
       </c>
       <c r="D25" s="61">
         <v>100</v>
       </c>
       <c r="E25" s="61" t="s">
         <v>33</v>
       </c>
       <c r="F25" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="89" t="s">
         <v>217</v>
       </c>
       <c r="K25" s="58">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="57" t="s">
         <v>218</v>
       </c>
       <c r="B26" s="60" t="s">
         <v>219</v>
       </c>
       <c r="C26" s="61">
+        <f t="shared" ref="C26:C29" si="0">D26</f>
         <v>70</v>
       </c>
       <c r="D26" s="61">
         <v>70</v>
       </c>
       <c r="E26" s="61" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="89" t="s">
         <v>220</v>
       </c>
       <c r="K26" s="58">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="57" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="88" t="s">
         <v>221</v>
       </c>
       <c r="C27" s="89">
-        <f t="shared" ref="C27:C29" si="1">D27</f>
+        <f t="shared" si="0"/>
         <v>140</v>
       </c>
       <c r="D27" s="89">
         <v>140</v>
       </c>
       <c r="E27" s="40" t="s">
         <v>222</v>
       </c>
       <c r="F27" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="89" t="s">
         <v>223</v>
       </c>
       <c r="K27" s="59">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="57" t="s">
         <v>224</v>
       </c>
       <c r="B28" s="60" t="s">
         <v>225</v>
       </c>
       <c r="C28" s="61">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>95</v>
       </c>
       <c r="D28" s="61">
         <v>95</v>
       </c>
       <c r="E28" s="87" t="s">
         <v>226</v>
       </c>
       <c r="F28" s="90" t="s">
         <v>14</v>
       </c>
       <c r="G28" s="91" t="s">
         <v>227</v>
       </c>
       <c r="K28" s="58">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="57" t="s">
         <v>228</v>
       </c>
       <c r="B29" s="60" t="s">
         <v>229</v>
       </c>
       <c r="C29" s="61">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>70</v>
       </c>
       <c r="D29" s="61">
         <v>70</v>
       </c>
       <c r="E29" s="61" t="s">
         <v>33</v>
       </c>
       <c r="F29" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G29" s="62" t="s">
         <v>230</v>
       </c>
       <c r="K29" s="58"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="57" t="s">
         <v>231</v>
       </c>
       <c r="B30" s="60" t="s">
         <v>232</v>
       </c>
       <c r="C30" s="61">
         <f>D30</f>
@@ -6057,123 +6043,123 @@
       </c>
       <c r="G30" s="62" t="s">
         <v>234</v>
       </c>
       <c r="H30" s="58">
         <v>80</v>
       </c>
       <c r="I30" s="58">
         <v>85</v>
       </c>
       <c r="J30">
         <v>10</v>
       </c>
       <c r="K30" s="58">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="57" t="s">
         <v>231</v>
       </c>
       <c r="B31" s="60" t="s">
         <v>235</v>
       </c>
       <c r="C31" s="89">
-        <f t="shared" ref="C31:C35" si="2">D31</f>
-        <v>160</v>
+        <f t="shared" ref="C31:C35" si="1">D31</f>
+        <v>155</v>
       </c>
       <c r="D31" s="89">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="E31" s="40" t="s">
         <v>33</v>
       </c>
       <c r="F31" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="62" t="s">
         <v>236</v>
       </c>
       <c r="H31" s="59">
         <v>100</v>
       </c>
       <c r="I31" s="59">
         <v>105</v>
       </c>
       <c r="J31">
         <v>10</v>
       </c>
       <c r="K31" s="58">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="57" t="s">
         <v>231</v>
       </c>
       <c r="B32" s="60" t="s">
         <v>237</v>
       </c>
       <c r="C32" s="61">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>180</v>
       </c>
       <c r="D32" s="61">
         <v>180</v>
       </c>
       <c r="E32" s="87" t="s">
         <v>238</v>
       </c>
       <c r="F32" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="94" t="s">
         <v>239</v>
       </c>
       <c r="H32" s="59">
         <v>135</v>
       </c>
       <c r="I32" s="59">
         <v>140</v>
       </c>
       <c r="J32">
         <v>10</v>
       </c>
       <c r="K32" s="58">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" s="57" t="s">
         <v>231</v>
       </c>
       <c r="B33" s="60" t="s">
         <v>240</v>
       </c>
       <c r="C33" s="61">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>230</v>
       </c>
       <c r="D33" s="61">
         <v>230</v>
       </c>
       <c r="E33" s="61" t="s">
         <v>241</v>
       </c>
       <c r="F33" s="62" t="s">
         <v>198</v>
       </c>
       <c r="G33" s="62" t="s">
         <v>223</v>
       </c>
       <c r="H33" s="58">
         <v>130</v>
       </c>
       <c r="I33" s="58">
         <v>135</v>
       </c>
       <c r="J33">
         <v>10</v>
       </c>
       <c r="K33" s="61">
         <v>145</v>
@@ -6192,51 +6178,51 @@
       </c>
       <c r="D34" s="89">
         <v>225</v>
       </c>
       <c r="E34" s="86" t="s">
         <v>244</v>
       </c>
       <c r="F34" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="86" t="s">
         <v>245</v>
       </c>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="K34" s="61"/>
     </row>
     <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="57" t="s">
         <v>242</v>
       </c>
       <c r="B35" s="88" t="s">
         <v>246</v>
       </c>
       <c r="C35" s="89">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>225</v>
       </c>
       <c r="D35" s="89">
         <v>225</v>
       </c>
       <c r="E35" s="86" t="s">
         <v>247</v>
       </c>
       <c r="F35" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="86" t="s">
         <v>248</v>
       </c>
       <c r="H35" s="59">
         <v>195</v>
       </c>
       <c r="I35" s="59">
         <v>200</v>
       </c>
       <c r="J35">
         <v>10</v>
       </c>
       <c r="K35" s="59">
         <v>210</v>
@@ -6275,53 +6261,53 @@
       </c>
       <c r="K36" s="59">
         <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="81"/>
       <c r="B37" s="63"/>
       <c r="C37" s="63"/>
       <c r="D37" s="64"/>
       <c r="E37" s="65"/>
       <c r="F37" s="66"/>
       <c r="G37" s="67"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A38" s="68"/>
       <c r="B38" s="50"/>
       <c r="C38" s="50"/>
       <c r="D38" s="9"/>
       <c r="E38" s="10"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="24"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A39" s="115"/>
-[...1 lines deleted...]
-      <c r="C39" s="116"/>
+      <c r="A39" s="100"/>
+      <c r="B39" s="101"/>
+      <c r="C39" s="101"/>
       <c r="D39" s="96"/>
       <c r="E39" s="10"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="24"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A40" s="69"/>
       <c r="B40" s="70"/>
       <c r="C40" s="70"/>
       <c r="D40" s="70"/>
       <c r="E40" s="70"/>
       <c r="F40" s="70"/>
       <c r="G40" s="71"/>
       <c r="H40" s="24"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A41" s="72"/>
       <c r="B41" s="21"/>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="12"/>
       <c r="H41" s="24"/>
@@ -6434,106 +6420,106 @@
       <c r="F52" s="75"/>
       <c r="G52" s="71"/>
       <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="73"/>
       <c r="B53" s="75"/>
       <c r="C53" s="75"/>
       <c r="D53" s="75"/>
       <c r="E53" s="75"/>
       <c r="F53" s="75"/>
       <c r="G53" s="71"/>
       <c r="H53" s="24"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A54" s="73"/>
       <c r="B54" s="75"/>
       <c r="C54" s="75"/>
       <c r="D54" s="75"/>
       <c r="E54" s="75"/>
       <c r="F54" s="75"/>
       <c r="G54" s="71"/>
       <c r="H54" s="24"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A55" s="117"/>
-[...3 lines deleted...]
-      <c r="E55" s="118"/>
+      <c r="A55" s="102"/>
+      <c r="B55" s="103"/>
+      <c r="C55" s="103"/>
+      <c r="D55" s="103"/>
+      <c r="E55" s="103"/>
       <c r="F55" s="75"/>
       <c r="G55" s="71"/>
       <c r="H55" s="24"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A56" s="73"/>
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="71"/>
       <c r="H56" s="24"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A57" s="73"/>
       <c r="B57" s="70"/>
       <c r="C57" s="70"/>
       <c r="D57" s="70"/>
       <c r="E57" s="70"/>
       <c r="F57" s="70"/>
       <c r="G57" s="12"/>
       <c r="H57" s="24"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A58" s="115"/>
-[...3 lines deleted...]
-      <c r="E58" s="118"/>
+      <c r="A58" s="100"/>
+      <c r="B58" s="103"/>
+      <c r="C58" s="103"/>
+      <c r="D58" s="103"/>
+      <c r="E58" s="103"/>
       <c r="F58" s="70"/>
       <c r="G58" s="12"/>
       <c r="H58" s="24"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A59" s="119"/>
-[...3 lines deleted...]
-      <c r="E59" s="120"/>
+      <c r="A59" s="104"/>
+      <c r="B59" s="105"/>
+      <c r="C59" s="105"/>
+      <c r="D59" s="105"/>
+      <c r="E59" s="105"/>
       <c r="F59" s="70"/>
       <c r="G59" s="12"/>
       <c r="H59" s="24"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A60" s="121"/>
-[...4 lines deleted...]
-      <c r="F60" s="124"/>
+      <c r="A60" s="106"/>
+      <c r="B60" s="107"/>
+      <c r="C60" s="107"/>
+      <c r="D60" s="107"/>
+      <c r="E60" s="108"/>
+      <c r="F60" s="109"/>
       <c r="G60" s="71"/>
       <c r="H60" s="24"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A61" s="79"/>
       <c r="B61" s="76"/>
       <c r="C61" s="76"/>
       <c r="D61" s="76"/>
       <c r="E61" s="77"/>
       <c r="F61" s="78"/>
       <c r="G61" s="71"/>
       <c r="H61" s="24"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A62" s="72"/>
       <c r="B62" s="76"/>
       <c r="C62" s="76"/>
       <c r="D62" s="76"/>
       <c r="E62" s="77"/>
       <c r="F62" s="78"/>
       <c r="G62" s="71"/>
       <c r="H62" s="24"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A63" s="72"/>